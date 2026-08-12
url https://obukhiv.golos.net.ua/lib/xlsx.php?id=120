--- v0 (2026-02-04)
+++ v1 (2026-08-12)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="237" uniqueCount="237">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>XLI сесія VIII скликання</t>
   </si>
   <si>
     <t>Обухівська міська рада</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Голоси</t>
   </si>
   <si>
     <t>Акимов Олександр Артурович</t>
   </si>
   <si>
     <t>Черненко Валентина Василівна</t>
   </si>
   <si>
     <t>Грищенок Наталія Володимирівна</t>
   </si>
   <si>
@@ -228,50 +228,53 @@
     <t>25.05.23  12:06:21</t>
   </si>
   <si>
     <t>25.05.23  12:23:00</t>
   </si>
   <si>
     <t>25.05.23  12:25:01</t>
   </si>
   <si>
     <t>Утримались: 1</t>
   </si>
   <si>
     <t>25.05.23  12:37:40</t>
   </si>
   <si>
     <t>25.05.23  13:58:23</t>
   </si>
   <si>
     <t>За: 19</t>
   </si>
   <si>
     <t>25.05.23  14:00:35</t>
   </si>
   <si>
     <t>25.05.23  14:06:29</t>
+  </si>
+  <si>
+    <t>ID - 8340,  </t>
   </si>
   <si>
     <t>25.05.23  14:08:42</t>
   </si>
   <si>
     <t>25.05.23  14:25:32</t>
   </si>
   <si>
     <t>25.05.23  14:28:48</t>
   </si>
   <si>
     <t>25.05.23  14:59:39</t>
   </si>
   <si>
     <t>За: 7</t>
   </si>
   <si>
     <t>Проти: 1</t>
   </si>
   <si>
     <t>Проти</t>
   </si>
   <si>
     <t>25.05.23  15:03:24</t>
   </si>
@@ -2646,54 +2649,52 @@
         <v>46</v>
       </c>
       <c r="AL14" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM14" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN14" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO14" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP14" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>72</v>
       </c>
-      <c r="C15" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C15" t="s" s="4">
+        <v>73</v>
       </c>
       <c r="D15" t="s">
         <v>41</v>
       </c>
       <c r="E15" t="s">
         <v>54</v>
       </c>
       <c r="F15" t="s">
         <v>55</v>
       </c>
       <c r="G15" t="s">
         <v>44</v>
       </c>
       <c r="H15" t="s">
         <v>45</v>
       </c>
       <c r="I15" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J15" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K15" t="s" s="5">
         <v>47</v>
       </c>
@@ -2774,51 +2775,51 @@
       </c>
       <c r="AK15" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL15" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM15" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN15" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO15" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP15" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C16" t="inlineStr" s="4">
         <is>
           <t>ID - 8341,  Про внесення змін до рішення Обухівської міської ради від 26.01.2023 № 755 «Про зміну статусу житлового приміщеннякомунальної власності у селі Копачеві на гуртожиток»</t>
         </is>
       </c>
       <c r="D16" t="s">
         <v>51</v>
       </c>
       <c r="E16" t="s">
         <v>42</v>
       </c>
       <c r="F16" t="s">
         <v>59</v>
       </c>
       <c r="G16" t="s">
         <v>44</v>
       </c>
       <c r="H16" t="s">
         <v>45</v>
       </c>
       <c r="I16" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J16" t="s" s="5">
@@ -2904,51 +2905,51 @@
       </c>
       <c r="AK16" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL16" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM16" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN16" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO16" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP16" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C17" t="inlineStr" s="4">
         <is>
           <t>ID - 8342,  Про захист інтересів Обухівської міської територіальної громади Київської області</t>
         </is>
       </c>
       <c r="D17" t="s">
         <v>51</v>
       </c>
       <c r="E17" t="s">
         <v>42</v>
       </c>
       <c r="F17" t="s">
         <v>70</v>
       </c>
       <c r="G17" t="s">
         <v>44</v>
       </c>
       <c r="H17" t="s">
         <v>67</v>
       </c>
       <c r="I17" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J17" t="s" s="5">
@@ -3034,51 +3035,51 @@
       </c>
       <c r="AK17" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL17" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM17" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN17" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO17" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP17" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C18" t="inlineStr" s="4">
         <is>
           <t>ID - 8343,  Про звернення Обухівської міської ради Київської області до Кабінету Міністрів України щодо погашення заборгованості з різниці в тарифах на теплопостачання та гаряче водопостачання за</t>
         </is>
       </c>
       <c r="D18" t="s">
         <v>51</v>
       </c>
       <c r="E18" t="s">
         <v>42</v>
       </c>
       <c r="F18" t="s">
         <v>59</v>
       </c>
       <c r="G18" t="s">
         <v>44</v>
       </c>
       <c r="H18" t="s">
         <v>45</v>
       </c>
       <c r="I18" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J18" t="s" s="5">
@@ -3164,113 +3165,113 @@
       </c>
       <c r="AK18" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL18" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM18" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN18" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO18" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP18" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C19" t="inlineStr" s="4">
         <is>
           <t>ID - 8344,  Про звернення депутатів фракції «Європейської Солідарності» в Обухівській міській раді ради VIІI скликання щодо припинення договорів оренди чи користування з релігійними організаціями,</t>
         </is>
       </c>
       <c r="D19" t="s">
         <v>51</v>
       </c>
       <c r="E19" t="s">
         <v>54</v>
       </c>
       <c r="F19" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G19" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H19" t="s">
         <v>67</v>
       </c>
       <c r="I19" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J19" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K19" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L19" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M19" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N19" t="s" s="5">
         <v>46</v>
       </c>
       <c r="O19" t="s" s="5">
         <v>57</v>
       </c>
       <c r="P19" t="s" s="5">
         <v>46</v>
       </c>
       <c r="Q19" t="s" s="5">
         <v>48</v>
       </c>
       <c r="R19" t="s" s="5">
         <v>48</v>
       </c>
       <c r="S19" t="s" s="5">
         <v>47</v>
       </c>
       <c r="T19" t="s" s="5">
         <v>48</v>
       </c>
       <c r="U19" t="s" s="5">
         <v>48</v>
       </c>
       <c r="V19" t="s" s="5">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="W19" t="s" s="5">
         <v>48</v>
       </c>
       <c r="X19" t="s" s="5">
         <v>47</v>
       </c>
       <c r="Y19" t="s" s="5">
         <v>47</v>
       </c>
       <c r="Z19" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AA19" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AB19" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AC19" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AD19" t="s" s="5">
         <v>46</v>
       </c>
@@ -3294,71 +3295,71 @@
       </c>
       <c r="AK19" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL19" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM19" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN19" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO19" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP19" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C20" t="inlineStr" s="4">
         <is>
           <t>ID - 8345,  Про затвердження детального плану території земельної ділянки загальною площею 12 га для індивідуального садівництва на території Обухівської територіальної громади (раніше Нещерівська</t>
         </is>
       </c>
       <c r="D20" t="s">
         <v>51</v>
       </c>
       <c r="E20" t="s">
         <v>54</v>
       </c>
       <c r="F20" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G20" t="s">
         <v>44</v>
       </c>
       <c r="H20" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I20" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J20" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K20" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L20" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M20" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N20" t="s" s="5">
         <v>46</v>
       </c>
       <c r="O20" t="s" s="5">
         <v>48</v>
       </c>
       <c r="P20" t="s" s="5">
         <v>46</v>
       </c>
@@ -3424,71 +3425,71 @@
       </c>
       <c r="AK20" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL20" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM20" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AN20" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO20" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP20" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C21" t="inlineStr" s="4">
         <is>
           <t>ID - 8346,  Про затвердження детального плану території земельної ділянки загальною площею 5,43 га для індивідуального садівництва на території Обухівської територіальної громади (раніше Нещерівська</t>
         </is>
       </c>
       <c r="D21" t="s">
         <v>51</v>
       </c>
       <c r="E21" t="s">
         <v>54</v>
       </c>
       <c r="F21" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G21" t="s">
         <v>44</v>
       </c>
       <c r="H21" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="I21" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J21" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K21" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L21" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M21" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N21" t="s" s="5">
         <v>46</v>
       </c>
       <c r="O21" t="s" s="5">
         <v>57</v>
       </c>
       <c r="P21" t="s" s="5">
         <v>46</v>
       </c>
@@ -3554,71 +3555,71 @@
       </c>
       <c r="AK21" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL21" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM21" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AN21" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO21" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AP21" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C22" t="inlineStr" s="4">
         <is>
           <t>ID - 8347,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на розробку детального плану території на земельну ділянку площею 0,1000 га кадастровий номер 3223110100:01:098:0047</t>
         </is>
       </c>
       <c r="D22" t="s">
         <v>51</v>
       </c>
       <c r="E22" t="s">
         <v>54</v>
       </c>
       <c r="F22" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G22" t="s">
         <v>44</v>
       </c>
       <c r="H22" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="I22" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J22" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K22" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L22" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M22" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N22" t="s" s="5">
         <v>46</v>
       </c>
       <c r="O22" t="s" s="5">
         <v>57</v>
       </c>
       <c r="P22" t="s" s="5">
         <v>46</v>
       </c>
@@ -3684,71 +3685,71 @@
       </c>
       <c r="AK22" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL22" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM22" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AN22" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO22" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AP22" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C23" t="inlineStr" s="4">
         <is>
           <t>ID - 8348,  Про затвердження детального плану території загальною площею 22,00 га для розміщення та експлуатації будівель і споруд авіаційного транспорту на території Обухівської територіальної</t>
         </is>
       </c>
       <c r="D23" t="s">
         <v>51</v>
       </c>
       <c r="E23" t="s">
         <v>54</v>
       </c>
       <c r="F23" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G23" t="s">
         <v>44</v>
       </c>
       <c r="H23" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="I23" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J23" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K23" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L23" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M23" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N23" t="s" s="5">
         <v>46</v>
       </c>
       <c r="O23" t="s" s="5">
         <v>57</v>
       </c>
       <c r="P23" t="s" s="5">
         <v>46</v>
       </c>
@@ -3814,71 +3815,71 @@
       </c>
       <c r="AK23" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL23" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM23" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN23" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO23" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP23" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C24" t="inlineStr" s="4">
         <is>
           <t>ID - 8349,  Про затвердження детального плану території земельної ділянки площею 0,3000 га для розміщення та експлуатації будівель і споруд автомобільного транспорту та дорожнього господарства на</t>
         </is>
       </c>
       <c r="D24" t="s">
         <v>51</v>
       </c>
       <c r="E24" t="s">
         <v>54</v>
       </c>
       <c r="F24" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G24" t="s">
         <v>44</v>
       </c>
       <c r="H24" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I24" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J24" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K24" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L24" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M24" t="s" s="5">
         <v>47</v>
       </c>
       <c r="N24" t="s" s="5">
         <v>46</v>
       </c>
       <c r="O24" t="s" s="5">
         <v>57</v>
       </c>
       <c r="P24" t="s" s="5">
         <v>46</v>
       </c>
@@ -3944,51 +3945,51 @@
       </c>
       <c r="AK24" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL24" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM24" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AN24" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO24" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP24" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C25" t="inlineStr" s="4">
         <is>
           <t>ID - 8350,  Про затвердження звіту про експертну грошову оцінку земельної ділянки площею 0,2646 га кадастровий номер 3223110100:01:003:0214 цільове призначення - для будівництва та обслуговування будівель</t>
         </is>
       </c>
       <c r="D25" t="s">
         <v>51</v>
       </c>
       <c r="E25" t="s">
         <v>42</v>
       </c>
       <c r="F25" t="s">
         <v>61</v>
       </c>
       <c r="G25" t="s">
         <v>44</v>
       </c>
       <c r="H25" t="s">
         <v>45</v>
       </c>
       <c r="I25" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J25" t="s" s="5">
@@ -4074,71 +4075,71 @@
       </c>
       <c r="AK25" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL25" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM25" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN25" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO25" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP25" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C26" t="inlineStr" s="4">
         <is>
           <t>ID - 8351,  ро затвердження звіту про експертну грошову оцінку земельної ділянки площею 2,3058 га кадастровий номер 3223110100:01:003:0211 цільове призначення - для розміщення та експлуатації основних, підсобних і</t>
         </is>
       </c>
       <c r="D26" t="s">
         <v>51</v>
       </c>
       <c r="E26" t="s">
         <v>54</v>
       </c>
       <c r="F26" t="s">
         <v>55</v>
       </c>
       <c r="G26" t="s">
         <v>44</v>
       </c>
       <c r="H26" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="I26" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J26" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K26" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L26" t="s" s="5">
         <v>57</v>
       </c>
       <c r="M26" t="s" s="5">
         <v>47</v>
       </c>
       <c r="N26" t="s" s="5">
         <v>46</v>
       </c>
       <c r="O26" t="s" s="5">
         <v>57</v>
       </c>
       <c r="P26" t="s" s="5">
         <v>46</v>
       </c>
@@ -4204,195 +4205,195 @@
       </c>
       <c r="AK26" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL26" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM26" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AN26" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO26" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP26" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C27" t="inlineStr" s="4">
         <is>
           <t>ID - 8352,  Про купівлю земельної ділянки сільськогосподарського призначення без проведення земельних торгів площею 3,5718 га кадастровий номер 3223182500:05:001:0036 вид цільового призначення земельної ділянки:</t>
         </is>
       </c>
       <c r="D27" t="s">
         <v>51</v>
       </c>
       <c r="E27" t="s">
         <v>54</v>
       </c>
       <c r="F27" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G27" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="H27" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="I27" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J27" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K27" t="s" s="5">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L27" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M27" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N27" t="s" s="5">
         <v>46</v>
       </c>
       <c r="O27" t="s" s="5">
         <v>57</v>
       </c>
       <c r="P27" t="s" s="5">
         <v>46</v>
       </c>
       <c r="Q27" t="s" s="5">
         <v>57</v>
       </c>
       <c r="R27" t="s" s="5">
         <v>57</v>
       </c>
       <c r="S27" t="s" s="5">
         <v>57</v>
       </c>
       <c r="T27" t="s" s="5">
         <v>57</v>
       </c>
       <c r="U27" t="s" s="5">
         <v>48</v>
       </c>
       <c r="V27" t="s" s="5">
         <v>46</v>
       </c>
       <c r="W27" t="s" s="5">
         <v>57</v>
       </c>
       <c r="X27" t="s" s="5">
         <v>48</v>
       </c>
       <c r="Y27" t="s" s="5">
         <v>57</v>
       </c>
       <c r="Z27" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AA27" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AB27" t="s" s="5">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="AC27" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AD27" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AE27" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AF27" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AG27" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AH27" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AI27" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AJ27" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AK27" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL27" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM27" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AN27" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO27" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AP27" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C28" t="inlineStr" s="4">
         <is>
           <t>ID - 8353,  Про затвердження звіту про експертну грошову оцінку земельної ділянки площею 0,0100 га кадастровий номер 3223110100:01:098:0035 вид цільового призначення земельної ділянки: для будівництва та</t>
         </is>
       </c>
       <c r="D28" t="s">
         <v>51</v>
       </c>
       <c r="E28" t="s">
         <v>54</v>
       </c>
       <c r="F28" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G28" t="s">
         <v>44</v>
       </c>
       <c r="H28" t="s">
         <v>45</v>
       </c>
       <c r="I28" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J28" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K28" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L28" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M28" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N28" t="s" s="5">
         <v>46</v>
       </c>
@@ -4464,65 +4465,65 @@
       </c>
       <c r="AK28" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL28" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM28" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN28" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO28" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP28" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C29" t="inlineStr" s="4">
         <is>
           <t>ID - 8354,  Про затвердження звіту про експертну грошову оцінку земельної ділянки площею 0,0100 га кадастровий номер 3223110100:01:098:0035 вид цільового призначення земельної ділянки: для будівництва та</t>
         </is>
       </c>
       <c r="D29" t="s">
         <v>51</v>
       </c>
       <c r="E29" t="s">
         <v>54</v>
       </c>
       <c r="F29" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="G29" t="s">
         <v>44</v>
       </c>
       <c r="H29" t="s">
         <v>45</v>
       </c>
       <c r="I29" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J29" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K29" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L29" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M29" t="s" s="5">
         <v>47</v>
       </c>
       <c r="N29" t="s" s="5">
         <v>46</v>
       </c>
@@ -4594,65 +4595,65 @@
       </c>
       <c r="AK29" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL29" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM29" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN29" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO29" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP29" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C30" t="inlineStr" s="4">
         <is>
           <t>ID - 8355,  Про затвердження звіту про експертну грошову оцінку земельної ділянки площею 0,0096 га кадастровий номер 3223110100:01:101:0014 вид цільового призначення земельної ділянки: для будівництва та</t>
         </is>
       </c>
       <c r="D30" t="s">
         <v>51</v>
       </c>
       <c r="E30" t="s">
         <v>54</v>
       </c>
       <c r="F30" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G30" t="s">
         <v>44</v>
       </c>
       <c r="H30" t="s">
         <v>67</v>
       </c>
       <c r="I30" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J30" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K30" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L30" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M30" t="s" s="5">
         <v>47</v>
       </c>
       <c r="N30" t="s" s="5">
         <v>46</v>
       </c>
@@ -4724,59 +4725,59 @@
       </c>
       <c r="AK30" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL30" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM30" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN30" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO30" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP30" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C31" t="inlineStr" s="4">
         <is>
           <t>ID - 8358,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на проведення нормативної грошової оцінки земель населеного пункту села Григорівка, Обухівського</t>
         </is>
       </c>
       <c r="D31" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E31" t="s">
         <v>42</v>
       </c>
       <c r="F31" t="s">
         <v>52</v>
       </c>
       <c r="G31" t="s">
         <v>44</v>
       </c>
       <c r="H31" t="s">
         <v>45</v>
       </c>
       <c r="I31" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J31" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K31" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L31" t="s" s="5">
         <v>48</v>
       </c>
@@ -4854,59 +4855,59 @@
       </c>
       <c r="AK31" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL31" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM31" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN31" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO31" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP31" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C32" t="inlineStr" s="4">
         <is>
           <t>ID - 8359,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на проведення нормативної грошової оцінки земель населеного пункту села Гусачівка, Обухівського</t>
         </is>
       </c>
       <c r="D32" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E32" t="s">
         <v>42</v>
       </c>
       <c r="F32" t="s">
         <v>52</v>
       </c>
       <c r="G32" t="s">
         <v>44</v>
       </c>
       <c r="H32" t="s">
         <v>45</v>
       </c>
       <c r="I32" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J32" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K32" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L32" t="s" s="5">
         <v>48</v>
       </c>
@@ -4984,59 +4985,59 @@
       </c>
       <c r="AK32" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL32" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM32" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN32" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO32" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP32" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C33" t="inlineStr" s="4">
         <is>
           <t>ID - 8360,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на проведення нормативної грошової оцінки земель населеного пункту села Матяшівка, Обухівського</t>
         </is>
       </c>
       <c r="D33" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E33" t="s">
         <v>42</v>
       </c>
       <c r="F33" t="s">
         <v>52</v>
       </c>
       <c r="G33" t="s">
         <v>44</v>
       </c>
       <c r="H33" t="s">
         <v>45</v>
       </c>
       <c r="I33" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J33" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K33" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L33" t="s" s="5">
         <v>48</v>
       </c>
@@ -5114,59 +5115,59 @@
       </c>
       <c r="AK33" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL33" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM33" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN33" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO33" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP33" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C34" t="inlineStr" s="4">
         <is>
           <t>ID - 8361,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на проведення нормативної грошової оцінки земель населеного пункту села Долина, Обухівського району,</t>
         </is>
       </c>
       <c r="D34" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" t="s">
         <v>42</v>
       </c>
       <c r="F34" t="s">
         <v>52</v>
       </c>
       <c r="G34" t="s">
         <v>44</v>
       </c>
       <c r="H34" t="s">
         <v>45</v>
       </c>
       <c r="I34" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J34" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K34" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L34" t="s" s="5">
         <v>48</v>
       </c>
@@ -5244,59 +5245,59 @@
       </c>
       <c r="AK34" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL34" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM34" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN34" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO34" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP34" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C35" t="inlineStr" s="4">
         <is>
           <t>ID - 8362,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на проведення нормативної грошової оцінки земель населеного пункту села Макарівка, Обухівського</t>
         </is>
       </c>
       <c r="D35" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E35" t="s">
         <v>42</v>
       </c>
       <c r="F35" t="s">
         <v>52</v>
       </c>
       <c r="G35" t="s">
         <v>44</v>
       </c>
       <c r="H35" t="s">
         <v>45</v>
       </c>
       <c r="I35" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J35" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K35" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L35" t="s" s="5">
         <v>48</v>
       </c>
@@ -5374,59 +5375,59 @@
       </c>
       <c r="AK35" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL35" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM35" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN35" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO35" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP35" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C36" t="inlineStr" s="4">
         <is>
           <t>ID - 8363,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на проведення нормативної грошової оцінки земель населеного пункту села Копачів, Обухівського району,</t>
         </is>
       </c>
       <c r="D36" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E36" t="s">
         <v>42</v>
       </c>
       <c r="F36" t="s">
         <v>52</v>
       </c>
       <c r="G36" t="s">
         <v>44</v>
       </c>
       <c r="H36" t="s">
         <v>45</v>
       </c>
       <c r="I36" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J36" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K36" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L36" t="s" s="5">
         <v>48</v>
       </c>
@@ -5504,59 +5505,59 @@
       </c>
       <c r="AK36" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL36" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM36" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN36" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO36" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP36" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C37" t="inlineStr" s="4">
         <is>
           <t>ID - 8364,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на проведення нормативної грошової оцінки земель населеного пункту села Застугна, Обухівського району,</t>
         </is>
       </c>
       <c r="D37" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E37" t="s">
         <v>42</v>
       </c>
       <c r="F37" t="s">
         <v>52</v>
       </c>
       <c r="G37" t="s">
         <v>44</v>
       </c>
       <c r="H37" t="s">
         <v>45</v>
       </c>
       <c r="I37" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J37" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K37" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L37" t="s" s="5">
         <v>48</v>
       </c>
@@ -5634,59 +5635,59 @@
       </c>
       <c r="AK37" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL37" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM37" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN37" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO37" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP37" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C38" t="inlineStr" s="4">
         <is>
           <t>ID - 8365,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на проведення нормативної грошової оцінки земель населеного пункту села Шевченкове, Обухівського</t>
         </is>
       </c>
       <c r="D38" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" t="s">
         <v>42</v>
       </c>
       <c r="F38" t="s">
         <v>52</v>
       </c>
       <c r="G38" t="s">
         <v>44</v>
       </c>
       <c r="H38" t="s">
         <v>45</v>
       </c>
       <c r="I38" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J38" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K38" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L38" t="s" s="5">
         <v>48</v>
       </c>
@@ -5764,59 +5765,59 @@
       </c>
       <c r="AK38" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL38" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM38" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN38" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO38" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP38" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C39" t="inlineStr" s="4">
         <is>
           <t>ID - 8366,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на проведення нормативної грошової оцінки земель населеного пункту села Красне Перше, Обухівського</t>
         </is>
       </c>
       <c r="D39" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E39" t="s">
         <v>42</v>
       </c>
       <c r="F39" t="s">
         <v>52</v>
       </c>
       <c r="G39" t="s">
         <v>44</v>
       </c>
       <c r="H39" t="s">
         <v>45</v>
       </c>
       <c r="I39" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J39" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K39" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L39" t="s" s="5">
         <v>48</v>
       </c>
@@ -5894,59 +5895,59 @@
       </c>
       <c r="AK39" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL39" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM39" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN39" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO39" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP39" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C40" t="inlineStr" s="4">
         <is>
           <t>ID - 8367,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на проведення нормативної грошової оцінки земель населеного пункту села Козіївка, Обухівського району,</t>
         </is>
       </c>
       <c r="D40" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E40" t="s">
         <v>42</v>
       </c>
       <c r="F40" t="s">
         <v>52</v>
       </c>
       <c r="G40" t="s">
         <v>44</v>
       </c>
       <c r="H40" t="s">
         <v>45</v>
       </c>
       <c r="I40" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J40" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K40" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L40" t="s" s="5">
         <v>48</v>
       </c>
@@ -6024,59 +6025,59 @@
       </c>
       <c r="AK40" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL40" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM40" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN40" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO40" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP40" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C41" t="inlineStr" s="4">
         <is>
           <t>ID - 8368,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на проведення нормативної грошової оцінки земель населеного пункту села Перше Травня, Обухівського</t>
         </is>
       </c>
       <c r="D41" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E41" t="s">
         <v>42</v>
       </c>
       <c r="F41" t="s">
         <v>52</v>
       </c>
       <c r="G41" t="s">
         <v>44</v>
       </c>
       <c r="H41" t="s">
         <v>45</v>
       </c>
       <c r="I41" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J41" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K41" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L41" t="s" s="5">
         <v>48</v>
       </c>
@@ -6154,59 +6155,59 @@
       </c>
       <c r="AK41" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL41" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM41" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN41" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO41" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP41" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C42" t="inlineStr" s="4">
         <is>
           <t>ID - 8369,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на проведення нормативної грошової оцінки земель населеного пункту села Семенівка, Обухівського</t>
         </is>
       </c>
       <c r="D42" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E42" t="s">
         <v>42</v>
       </c>
       <c r="F42" t="s">
         <v>52</v>
       </c>
       <c r="G42" t="s">
         <v>44</v>
       </c>
       <c r="H42" t="s">
         <v>45</v>
       </c>
       <c r="I42" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J42" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K42" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L42" t="s" s="5">
         <v>48</v>
       </c>
@@ -6284,59 +6285,59 @@
       </c>
       <c r="AK42" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL42" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM42" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN42" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO42" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP42" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C43" t="inlineStr" s="4">
         <is>
           <t>ID - 8370,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на проведення нормативної грошової оцінки земель населеного пункту села Кулі, Обухівського району,</t>
         </is>
       </c>
       <c r="D43" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E43" t="s">
         <v>42</v>
       </c>
       <c r="F43" t="s">
         <v>52</v>
       </c>
       <c r="G43" t="s">
         <v>44</v>
       </c>
       <c r="H43" t="s">
         <v>45</v>
       </c>
       <c r="I43" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J43" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K43" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L43" t="s" s="5">
         <v>48</v>
       </c>
@@ -6414,59 +6415,59 @@
       </c>
       <c r="AK43" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL43" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM43" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN43" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO43" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP43" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C44" t="inlineStr" s="4">
         <is>
           <t>ID - 8373,  Про затвердження Кириченку Петру Вікторовичу та Нозі Станіславу Миколайовичу технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на</t>
         </is>
       </c>
       <c r="D44" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E44" t="s">
         <v>42</v>
       </c>
       <c r="F44" t="s">
         <v>52</v>
       </c>
       <c r="G44" t="s">
         <v>44</v>
       </c>
       <c r="H44" t="s">
         <v>45</v>
       </c>
       <c r="I44" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J44" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K44" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L44" t="s" s="5">
         <v>48</v>
       </c>
@@ -6544,59 +6545,59 @@
       </c>
       <c r="AK44" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL44" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM44" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN44" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO44" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP44" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C45" t="inlineStr" s="4">
         <is>
           <t>ID - 8374,  Про затвердження Рясненко Наталії Сергіївні технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) площею 0,1000 га для</t>
         </is>
       </c>
       <c r="D45" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E45" t="s">
         <v>42</v>
       </c>
       <c r="F45" t="s">
         <v>52</v>
       </c>
       <c r="G45" t="s">
         <v>44</v>
       </c>
       <c r="H45" t="s">
         <v>45</v>
       </c>
       <c r="I45" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J45" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K45" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L45" t="s" s="5">
         <v>48</v>
       </c>
@@ -6674,59 +6675,59 @@
       </c>
       <c r="AK45" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL45" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM45" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN45" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO45" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP45" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C46" t="inlineStr" s="4">
         <is>
           <t>ID - 8375,  Про затвердження Макаренко Оксані Олександрівні технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості)</t>
         </is>
       </c>
       <c r="D46" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E46" t="s">
         <v>42</v>
       </c>
       <c r="F46" t="s">
         <v>52</v>
       </c>
       <c r="G46" t="s">
         <v>44</v>
       </c>
       <c r="H46" t="s">
         <v>45</v>
       </c>
       <c r="I46" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J46" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K46" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L46" t="s" s="5">
         <v>48</v>
       </c>
@@ -6804,59 +6805,59 @@
       </c>
       <c r="AK46" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL46" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM46" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN46" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO46" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP46" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C47" t="inlineStr" s="4">
         <is>
           <t>ID - 8376,  Про передачу Поступальській Наталії Федорівні у приватну власність земельної ділянки площею 0,1000 га кадастровий номер 3223110100:01:107:0136 для будівництва і обслуговування житлового будинку,</t>
         </is>
       </c>
       <c r="D47" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E47" t="s">
         <v>42</v>
       </c>
       <c r="F47" t="s">
         <v>52</v>
       </c>
       <c r="G47" t="s">
         <v>44</v>
       </c>
       <c r="H47" t="s">
         <v>45</v>
       </c>
       <c r="I47" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J47" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K47" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L47" t="s" s="5">
         <v>48</v>
       </c>
@@ -6934,59 +6935,59 @@
       </c>
       <c r="AK47" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL47" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM47" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN47" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO47" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP47" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C48" t="inlineStr" s="4">
         <is>
           <t>ID - 8377,  Про затвердження Недерській Валентині Василівні технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості)</t>
         </is>
       </c>
       <c r="D48" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E48" t="s">
         <v>42</v>
       </c>
       <c r="F48" t="s">
         <v>52</v>
       </c>
       <c r="G48" t="s">
         <v>44</v>
       </c>
       <c r="H48" t="s">
         <v>45</v>
       </c>
       <c r="I48" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J48" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K48" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L48" t="s" s="5">
         <v>48</v>
       </c>
@@ -7064,59 +7065,59 @@
       </c>
       <c r="AK48" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL48" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM48" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN48" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO48" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP48" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C49" t="inlineStr" s="4">
         <is>
           <t>ID - 8378,  Про затвердження Русан Любові Миколаївні технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) площею                  0,1000</t>
         </is>
       </c>
       <c r="D49" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E49" t="s">
         <v>42</v>
       </c>
       <c r="F49" t="s">
         <v>52</v>
       </c>
       <c r="G49" t="s">
         <v>44</v>
       </c>
       <c r="H49" t="s">
         <v>45</v>
       </c>
       <c r="I49" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J49" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K49" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L49" t="s" s="5">
         <v>48</v>
       </c>
@@ -7194,71 +7195,71 @@
       </c>
       <c r="AK49" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL49" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM49" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN49" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO49" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP49" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C50" t="inlineStr" s="4">
         <is>
           <t>ID - 8379,  Про затвердження ФЕРМЕРСЬКОМУ ГОСПОДАРСТВУ «СОКОЛ» технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) площею 2,0000 га для</t>
         </is>
       </c>
       <c r="D50" t="s">
         <v>51</v>
       </c>
       <c r="E50" t="s">
         <v>54</v>
       </c>
       <c r="F50" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G50" t="s">
         <v>44</v>
       </c>
       <c r="H50" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="I50" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J50" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K50" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L50" t="s" s="5">
         <v>46</v>
       </c>
       <c r="M50" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N50" t="s" s="5">
         <v>46</v>
       </c>
       <c r="O50" t="s" s="5">
         <v>47</v>
       </c>
       <c r="P50" t="s" s="5">
         <v>46</v>
       </c>
@@ -7324,71 +7325,71 @@
       </c>
       <c r="AK50" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL50" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM50" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN50" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO50" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP50" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C51" t="inlineStr" s="4">
         <is>
           <t>ID - 8380,  Про затвердження Сокирку Олегу Сергійовичу технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) площею 0,2754 га цільове</t>
         </is>
       </c>
       <c r="D51" t="s">
         <v>51</v>
       </c>
       <c r="E51" t="s">
         <v>54</v>
       </c>
       <c r="F51" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G51" t="s">
         <v>44</v>
       </c>
       <c r="H51" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="I51" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J51" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K51" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L51" t="s" s="5">
         <v>46</v>
       </c>
       <c r="M51" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N51" t="s" s="5">
         <v>46</v>
       </c>
       <c r="O51" t="s" s="5">
         <v>57</v>
       </c>
       <c r="P51" t="s" s="5">
         <v>46</v>
       </c>
@@ -7454,71 +7455,71 @@
       </c>
       <c r="AK51" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL51" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM51" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN51" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO51" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP51" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C52" t="inlineStr" s="4">
         <is>
           <t>ID - 8384,  Про затвердження Сокирку Олегу Сергійовичу технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) площею 0,0842 га цільове</t>
         </is>
       </c>
       <c r="D52" t="s">
         <v>51</v>
       </c>
       <c r="E52" t="s">
         <v>54</v>
       </c>
       <c r="F52" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G52" t="s">
         <v>44</v>
       </c>
       <c r="H52" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="I52" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J52" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K52" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L52" t="s" s="5">
         <v>57</v>
       </c>
       <c r="M52" t="s" s="5">
         <v>57</v>
       </c>
       <c r="N52" t="s" s="5">
         <v>46</v>
       </c>
       <c r="O52" t="s" s="5">
         <v>57</v>
       </c>
       <c r="P52" t="s" s="5">
         <v>46</v>
       </c>
@@ -7584,51 +7585,51 @@
       </c>
       <c r="AK52" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL52" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM52" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AN52" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO52" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP52" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C53" t="inlineStr" s="4">
         <is>
           <t>ID - 8385,  Про затвердження Дідику Миколі Вікторовичу технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) площею 0,2375 га для</t>
         </is>
       </c>
       <c r="D53" t="s">
         <v>51</v>
       </c>
       <c r="E53" t="s">
         <v>42</v>
       </c>
       <c r="F53" t="s">
         <v>70</v>
       </c>
       <c r="G53" t="s">
         <v>44</v>
       </c>
       <c r="H53" t="s">
         <v>45</v>
       </c>
       <c r="I53" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J53" t="s" s="5">
@@ -7714,51 +7715,51 @@
       </c>
       <c r="AK53" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL53" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM53" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AN53" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO53" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP53" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C54" t="inlineStr" s="4">
         <is>
           <t>ID - 8386,  Про затвердження Дідику Олександру Борисовичу технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) площею 0,1875 га для</t>
         </is>
       </c>
       <c r="D54" t="s">
         <v>51</v>
       </c>
       <c r="E54" t="s">
         <v>42</v>
       </c>
       <c r="F54" t="s">
         <v>70</v>
       </c>
       <c r="G54" t="s">
         <v>44</v>
       </c>
       <c r="H54" t="s">
         <v>45</v>
       </c>
       <c r="I54" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J54" t="s" s="5">
@@ -7844,51 +7845,51 @@
       </c>
       <c r="AK54" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL54" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM54" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AN54" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO54" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP54" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C55" t="inlineStr" s="4">
         <is>
           <t>ID - 8387,  Про затвердження Охріменко Любові Федорівні технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) площею 3,2500 га для ведення</t>
         </is>
       </c>
       <c r="D55" t="s">
         <v>51</v>
       </c>
       <c r="E55" t="s">
         <v>42</v>
       </c>
       <c r="F55" t="s">
         <v>52</v>
       </c>
       <c r="G55" t="s">
         <v>44</v>
       </c>
       <c r="H55" t="s">
         <v>45</v>
       </c>
       <c r="I55" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J55" t="s" s="5">
@@ -7974,51 +7975,51 @@
       </c>
       <c r="AK55" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL55" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM55" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AN55" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO55" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP55" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C56" t="inlineStr" s="4">
         <is>
           <t>ID - 8388,  Про затвердження Дутчаку Олексію Олександровичу проекту землеустрою щодо відведення земельної ділянки у власність площею 0,0030 га для будівництва індивідуальних гаражів, за адресою: вул.</t>
         </is>
       </c>
       <c r="D56" t="s">
         <v>51</v>
       </c>
       <c r="E56" t="s">
         <v>42</v>
       </c>
       <c r="F56" t="s">
         <v>70</v>
       </c>
       <c r="G56" t="s">
         <v>44</v>
       </c>
       <c r="H56" t="s">
         <v>45</v>
       </c>
       <c r="I56" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J56" t="s" s="5">
@@ -8104,51 +8105,51 @@
       </c>
       <c r="AK56" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL56" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM56" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AN56" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO56" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP56" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C57" t="inlineStr" s="4">
         <is>
           <t>ID - 8389,  Про внесення змін до рішення Обухівської міської ради Київської області № 796/18-38–VІІІ від 28.02.2023 «Про затвердження Пишняку Дмитру Андрійовичу проекту землеустрою щодо відведення земельної</t>
         </is>
       </c>
       <c r="D57" t="s">
         <v>51</v>
       </c>
       <c r="E57" t="s">
         <v>42</v>
       </c>
       <c r="F57" t="s">
         <v>52</v>
       </c>
       <c r="G57" t="s">
         <v>44</v>
       </c>
       <c r="H57" t="s">
         <v>45</v>
       </c>
       <c r="I57" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J57" t="s" s="5">
@@ -8234,71 +8235,71 @@
       </c>
       <c r="AK57" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL57" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM57" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AN57" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO57" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP57" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C58" t="inlineStr" s="4">
         <is>
           <t>ID - 8390,  Про затвердження Мітленку Віталію Олексійовичу проекту землеустрою щодо відведення земельної ділянки у власність цільове призначення якої змінюється з «для ведення особистого</t>
         </is>
       </c>
       <c r="D58" t="s">
         <v>51</v>
       </c>
       <c r="E58" t="s">
         <v>54</v>
       </c>
       <c r="F58" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G58" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H58" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="I58" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J58" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K58" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L58" t="s" s="5">
         <v>57</v>
       </c>
       <c r="M58" t="s" s="5">
         <v>57</v>
       </c>
       <c r="N58" t="s" s="5">
         <v>46</v>
       </c>
       <c r="O58" t="s" s="5">
         <v>57</v>
       </c>
       <c r="P58" t="s" s="5">
         <v>46</v>
       </c>
@@ -8338,77 +8339,77 @@
       <c r="AB58" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AC58" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AD58" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AE58" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AF58" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AG58" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AH58" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AI58" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AJ58" t="s" s="5">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="AK58" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL58" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM58" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AN58" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO58" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP58" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C59" t="inlineStr" s="4">
         <is>
           <t>ID - 8391,  Про затвердження технічної документації про нормативну грошову оцінку земельної ділянки комунальної власності площею 0,0129 га кадастровий номер 3223184600:03:006:0091 вид цільового призначення</t>
         </is>
       </c>
       <c r="D59" t="s">
         <v>51</v>
       </c>
       <c r="E59" t="s">
         <v>42</v>
       </c>
       <c r="F59" t="s">
         <v>52</v>
       </c>
       <c r="G59" t="s">
         <v>44</v>
       </c>
       <c r="H59" t="s">
         <v>45</v>
       </c>
       <c r="I59" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J59" t="s" s="5">
@@ -8494,65 +8495,65 @@
       </c>
       <c r="AK59" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL59" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM59" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AN59" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO59" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP59" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C60" t="inlineStr" s="4">
         <is>
           <t>ID - 8392,  Про надання Леванді Володимиру Олександровичу, Леванді Сергію Володимировичу, Леванді Вікторії Володимирівні, Леванді Богдану Сергійовичу та Леванді Максиму Сергійовичу дозволу на</t>
         </is>
       </c>
       <c r="D60" t="s">
         <v>51</v>
       </c>
       <c r="E60" t="s">
         <v>54</v>
       </c>
       <c r="F60" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G60" t="s">
         <v>44</v>
       </c>
       <c r="H60" t="s">
         <v>45</v>
       </c>
       <c r="I60" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J60" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K60" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L60" t="s" s="5">
         <v>47</v>
       </c>
       <c r="M60" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N60" t="s" s="5">
         <v>46</v>
       </c>
@@ -8624,92 +8625,92 @@
       </c>
       <c r="AK60" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL60" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM60" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AN60" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO60" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP60" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C61" t="inlineStr" s="4">
         <is>
           <t>ID - 8393,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на виготовлення технічної документації із землеустрою щодо встановлення меж частини земельної ділянки</t>
         </is>
       </c>
       <c r="D61" t="s">
         <v>51</v>
       </c>
       <c r="E61" t="s">
         <v>54</v>
       </c>
       <c r="F61" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G61" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="H61" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="I61" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J61" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K61" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L61" t="s" s="5">
         <v>57</v>
       </c>
       <c r="M61" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N61" t="s" s="5">
         <v>46</v>
       </c>
       <c r="O61" t="s" s="5">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="P61" t="s" s="5">
         <v>46</v>
       </c>
       <c r="Q61" t="s" s="5">
         <v>57</v>
       </c>
       <c r="R61" t="s" s="5">
         <v>48</v>
       </c>
       <c r="S61" t="s" s="5">
         <v>47</v>
       </c>
       <c r="T61" t="s" s="5">
         <v>57</v>
       </c>
       <c r="U61" t="s" s="5">
         <v>48</v>
       </c>
       <c r="V61" t="s" s="5">
         <v>46</v>
       </c>
       <c r="W61" t="s" s="5">
         <v>57</v>
       </c>
@@ -8728,118 +8729,118 @@
       <c r="AB61" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AC61" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AD61" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AE61" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AF61" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AG61" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AH61" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AI61" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AJ61" t="s" s="5">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="AK61" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL61" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM61" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AN61" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO61" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP61" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C62" t="inlineStr" s="4">
         <is>
           <t>ID - 8394,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на розроблення технічної документації із землеустрою щодо інвентаризації земель площею 0,5000 га для</t>
         </is>
       </c>
       <c r="D62" t="s">
         <v>51</v>
       </c>
       <c r="E62" t="s">
         <v>54</v>
       </c>
       <c r="F62" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G62" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H62" t="s">
         <v>56</v>
       </c>
       <c r="I62" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J62" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K62" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L62" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M62" t="s" s="5">
         <v>47</v>
       </c>
       <c r="N62" t="s" s="5">
         <v>46</v>
       </c>
       <c r="O62" t="s" s="5">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="P62" t="s" s="5">
         <v>46</v>
       </c>
       <c r="Q62" t="s" s="5">
         <v>47</v>
       </c>
       <c r="R62" t="s" s="5">
         <v>57</v>
       </c>
       <c r="S62" t="s" s="5">
         <v>47</v>
       </c>
       <c r="T62" t="s" s="5">
         <v>47</v>
       </c>
       <c r="U62" t="s" s="5">
         <v>47</v>
       </c>
       <c r="V62" t="s" s="5">
         <v>46</v>
       </c>
       <c r="W62" t="s" s="5">
         <v>57</v>
       </c>
@@ -8884,83 +8885,83 @@
       </c>
       <c r="AK62" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL62" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM62" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AN62" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO62" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP62" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C63" t="inlineStr" s="4">
         <is>
           <t>ID - 8395,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на розроблення технічної документації із землеустрою щодо інвентаризації земель площею 0,3000 га для</t>
         </is>
       </c>
       <c r="D63" t="s">
         <v>51</v>
       </c>
       <c r="E63" t="s">
         <v>54</v>
       </c>
       <c r="F63" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="G63" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H63" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="I63" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J63" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K63" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L63" t="s" s="5">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M63" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N63" t="s" s="5">
         <v>46</v>
       </c>
       <c r="O63" t="s" s="5">
         <v>57</v>
       </c>
       <c r="P63" t="s" s="5">
         <v>46</v>
       </c>
       <c r="Q63" t="s" s="5">
         <v>47</v>
       </c>
       <c r="R63" t="s" s="5">
         <v>57</v>
       </c>
       <c r="S63" t="s" s="5">
         <v>47</v>
       </c>
       <c r="T63" t="s" s="5">
         <v>47</v>
       </c>
@@ -9014,71 +9015,71 @@
       </c>
       <c r="AK63" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL63" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM63" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AN63" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO63" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP63" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C64" t="inlineStr" s="4">
         <is>
           <t>ID - 8396,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на розроблення технічної документації із землеустрою щодо інвентаризації земель площею 1,4 га для</t>
         </is>
       </c>
       <c r="D64" t="s">
         <v>51</v>
       </c>
       <c r="E64" t="s">
         <v>54</v>
       </c>
       <c r="F64" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G64" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H64" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="I64" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J64" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K64" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L64" t="s" s="5">
         <v>57</v>
       </c>
       <c r="M64" t="s" s="5">
         <v>47</v>
       </c>
       <c r="N64" t="s" s="5">
         <v>46</v>
       </c>
       <c r="O64" t="s" s="5">
         <v>57</v>
       </c>
       <c r="P64" t="s" s="5">
         <v>46</v>
       </c>
@@ -9118,97 +9119,97 @@
       <c r="AB64" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AC64" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AD64" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AE64" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AF64" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AG64" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AH64" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AI64" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AJ64" t="s" s="5">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="AK64" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL64" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM64" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AN64" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO64" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP64" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C65" t="inlineStr" s="4">
         <is>
           <t>ID - 8397,  Про внесення змін до договору оренди землі № 115 від 03.06.2008, укладеного з ФОП Романенко Галиною Василівною та зареєстрованого у Державному реєстрі земель за № 040995000023 від 02.09.2009 (зі змінами),</t>
         </is>
       </c>
       <c r="D65" t="s">
         <v>51</v>
       </c>
       <c r="E65" t="s">
         <v>54</v>
       </c>
       <c r="F65" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G65" t="s">
         <v>44</v>
       </c>
       <c r="H65" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="I65" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J65" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K65" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L65" t="s" s="5">
         <v>57</v>
       </c>
       <c r="M65" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N65" t="s" s="5">
         <v>46</v>
       </c>
       <c r="O65" t="s" s="5">
         <v>57</v>
       </c>
       <c r="P65" t="s" s="5">
         <v>46</v>
       </c>
@@ -9274,71 +9275,71 @@
       </c>
       <c r="AK65" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL65" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM65" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AN65" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO65" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP65" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C66" t="inlineStr" s="4">
         <is>
           <t>ID - 8398,  Про подання Виконавчому комітету Обухівської міської ради Київської області документів на державну реєстрацію речових прав на шість земельних ділянок загальною площею 136,8701 га, за адресою:</t>
         </is>
       </c>
       <c r="D66" t="s">
         <v>51</v>
       </c>
       <c r="E66" t="s">
         <v>54</v>
       </c>
       <c r="F66" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G66" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="H66" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="I66" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J66" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K66" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L66" t="s" s="5">
         <v>57</v>
       </c>
       <c r="M66" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N66" t="s" s="5">
         <v>46</v>
       </c>
       <c r="O66" t="s" s="5">
         <v>57</v>
       </c>
       <c r="P66" t="s" s="5">
         <v>46</v>
       </c>
@@ -9354,121 +9355,121 @@
       <c r="T66" t="s" s="5">
         <v>47</v>
       </c>
       <c r="U66" t="s" s="5">
         <v>57</v>
       </c>
       <c r="V66" t="s" s="5">
         <v>46</v>
       </c>
       <c r="W66" t="s" s="5">
         <v>57</v>
       </c>
       <c r="X66" t="s" s="5">
         <v>48</v>
       </c>
       <c r="Y66" t="s" s="5">
         <v>57</v>
       </c>
       <c r="Z66" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AA66" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AB66" t="s" s="5">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="AC66" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AD66" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AE66" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AF66" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AG66" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AH66" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AI66" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AJ66" t="s" s="5">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="AK66" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL66" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM66" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AN66" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO66" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP66" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C67" t="inlineStr" s="4">
         <is>
           <t>ID - 8399,  Про внесення змін до рішення Обухівської міської ради Київської області № 256-29сесія–V від 26.06.2008 «Про розгляд питань по регулюванню земельних відносин»</t>
         </is>
       </c>
       <c r="D67" t="s">
         <v>51</v>
       </c>
       <c r="E67" t="s">
         <v>54</v>
       </c>
       <c r="F67" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G67" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H67" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="I67" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J67" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K67" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L67" t="s" s="5">
         <v>57</v>
       </c>
       <c r="M67" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N67" t="s" s="5">
         <v>46</v>
       </c>
       <c r="O67" t="s" s="5">
         <v>57</v>
       </c>
       <c r="P67" t="s" s="5">
         <v>46</v>
       </c>
@@ -9508,77 +9509,77 @@
       <c r="AB67" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AC67" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AD67" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AE67" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AF67" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AG67" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AH67" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AI67" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AJ67" t="s" s="5">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="AK67" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL67" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM67" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AN67" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO67" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP67" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C68" t="inlineStr" s="4">
         <is>
           <t>ID - 8400,   Про затвердження Дідик Наталії Іванівні технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) площею                  0,2500</t>
         </is>
       </c>
       <c r="D68" t="s">
         <v>51</v>
       </c>
       <c r="E68" t="s">
         <v>42</v>
       </c>
       <c r="F68" t="s">
         <v>61</v>
       </c>
       <c r="G68" t="s">
         <v>44</v>
       </c>
       <c r="H68" t="s">
         <v>45</v>
       </c>
       <c r="I68" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J68" t="s" s="5">
@@ -9664,59 +9665,59 @@
       </c>
       <c r="AK68" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL68" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM68" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN68" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO68" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP68" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C69" t="inlineStr" s="4">
         <is>
           <t>ID - 8404,  Про затвердження Слюсару Віталію Вікторовичу технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) площею 0,2459 га для</t>
         </is>
       </c>
       <c r="D69" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E69" t="s">
         <v>42</v>
       </c>
       <c r="F69" t="s">
         <v>61</v>
       </c>
       <c r="G69" t="s">
         <v>44</v>
       </c>
       <c r="H69" t="s">
         <v>45</v>
       </c>
       <c r="I69" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J69" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K69" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L69" t="s" s="5">
         <v>47</v>
       </c>
@@ -9794,59 +9795,59 @@
       </c>
       <c r="AK69" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL69" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM69" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN69" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO69" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP69" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C70" t="inlineStr" s="4">
         <is>
           <t>ID - 8405,  Про затвердження Кулик Олені Юріївні та Оринчак Наталії Юріївні технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) площею</t>
         </is>
       </c>
       <c r="D70" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E70" t="s">
         <v>42</v>
       </c>
       <c r="F70" t="s">
         <v>61</v>
       </c>
       <c r="G70" t="s">
         <v>44</v>
       </c>
       <c r="H70" t="s">
         <v>45</v>
       </c>
       <c r="I70" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J70" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K70" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L70" t="s" s="5">
         <v>47</v>
       </c>
@@ -9924,59 +9925,59 @@
       </c>
       <c r="AK70" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL70" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM70" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN70" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO70" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP70" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C71" t="inlineStr" s="4">
         <is>
           <t>ID - 8406,  Про затвердження Сторожик Світлані Іванівні технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) площею 0,2500 га для</t>
         </is>
       </c>
       <c r="D71" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E71" t="s">
         <v>42</v>
       </c>
       <c r="F71" t="s">
         <v>61</v>
       </c>
       <c r="G71" t="s">
         <v>44</v>
       </c>
       <c r="H71" t="s">
         <v>45</v>
       </c>
       <c r="I71" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J71" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K71" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L71" t="s" s="5">
         <v>47</v>
       </c>
@@ -10054,59 +10055,59 @@
       </c>
       <c r="AK71" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL71" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM71" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN71" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO71" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP71" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C72" t="inlineStr" s="4">
         <is>
           <t>ID - 8407,  Про затвердження Хоменко Надії Вікторівні проекту землеустрою щодо відведення земельної ділянки, цільове призначення якої змінюється з «для ведення особистого селянського господарства»</t>
         </is>
       </c>
       <c r="D72" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E72" t="s">
         <v>42</v>
       </c>
       <c r="F72" t="s">
         <v>61</v>
       </c>
       <c r="G72" t="s">
         <v>44</v>
       </c>
       <c r="H72" t="s">
         <v>45</v>
       </c>
       <c r="I72" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J72" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K72" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L72" t="s" s="5">
         <v>47</v>
       </c>
@@ -10184,65 +10185,65 @@
       </c>
       <c r="AK72" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL72" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM72" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN72" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO72" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP72" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C73" t="inlineStr" s="4">
         <is>
           <t>ID - 8408,  Про затвердження Солодєєву Миколі Миколайовичу проекту землеустрою щодо відведення земельної ділянки у разі зміни цільового призначення з «для ведення особистого селянського</t>
         </is>
       </c>
       <c r="D73" t="s">
         <v>51</v>
       </c>
       <c r="E73" t="s">
         <v>54</v>
       </c>
       <c r="F73" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G73" t="s">
         <v>44</v>
       </c>
       <c r="H73" t="s">
         <v>56</v>
       </c>
       <c r="I73" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J73" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K73" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L73" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M73" t="s" s="5">
         <v>47</v>
       </c>
       <c r="N73" t="s" s="5">
         <v>46</v>
       </c>
@@ -10314,71 +10315,71 @@
       </c>
       <c r="AK73" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL73" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM73" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN73" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO73" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP73" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C74" t="inlineStr" s="4">
         <is>
           <t>ID - 8409,  Про затвердження Півнєвій Надії Василівні проекту землеустрою щодо відведення земельної ділянки у разі зміни цільового призначення з «для ведення особистого селянського господарства» на</t>
         </is>
       </c>
       <c r="D74" t="s">
         <v>51</v>
       </c>
       <c r="E74" t="s">
         <v>54</v>
       </c>
       <c r="F74" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G74" t="s">
         <v>44</v>
       </c>
       <c r="H74" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="I74" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J74" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K74" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L74" t="s" s="5">
         <v>57</v>
       </c>
       <c r="M74" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N74" t="s" s="5">
         <v>46</v>
       </c>
       <c r="O74" t="s" s="5">
         <v>57</v>
       </c>
       <c r="P74" t="s" s="5">
         <v>46</v>
       </c>
@@ -10444,71 +10445,71 @@
       </c>
       <c r="AK74" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL74" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM74" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AN74" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO74" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP74" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C75" t="inlineStr" s="4">
         <is>
           <t>ID - 8410,  Про затвердження Півнєвій Надії Василівні проекту землеустрою щодо відведення земельної ділянки у разі зміни цільового призначення з «для ведення особистого селянського господарства» на</t>
         </is>
       </c>
       <c r="D75" t="s">
         <v>51</v>
       </c>
       <c r="E75" t="s">
         <v>54</v>
       </c>
       <c r="F75" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G75" t="s">
         <v>44</v>
       </c>
       <c r="H75" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="I75" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J75" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K75" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L75" t="s" s="5">
         <v>57</v>
       </c>
       <c r="M75" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N75" t="s" s="5">
         <v>46</v>
       </c>
       <c r="O75" t="s" s="5">
         <v>57</v>
       </c>
       <c r="P75" t="s" s="5">
         <v>46</v>
       </c>
@@ -10574,51 +10575,51 @@
       </c>
       <c r="AK75" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL75" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM75" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AN75" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO75" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP75" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C76" t="inlineStr" s="4">
         <is>
           <t>ID - 8411,  Про передачу Галахуті Світлані Василівні у приватну власність земельної ділянки площею 0,0032 га кадастровий номер 3223110100:01:102:0399 для будівництва індивідуальних гаражів, за адресою: вул.</t>
         </is>
       </c>
       <c r="D76" t="s">
         <v>51</v>
       </c>
       <c r="E76" t="s">
         <v>42</v>
       </c>
       <c r="F76" t="s">
         <v>61</v>
       </c>
       <c r="G76" t="s">
         <v>44</v>
       </c>
       <c r="H76" t="s">
         <v>45</v>
       </c>
       <c r="I76" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J76" t="s" s="5">
@@ -10704,71 +10705,71 @@
       </c>
       <c r="AK76" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL76" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM76" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN76" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO76" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP76" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C77" t="inlineStr" s="4">
         <is>
           <t>ID - 8412,  Про затвердження ТОВАРИСТВУ З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «СОБІ» (далі – ТОВ «СОБІ») проекту землеустрою щодо відведення земельної ділянки, цільове призначення якої змінюється з «для</t>
         </is>
       </c>
       <c r="D77" t="s">
         <v>51</v>
       </c>
       <c r="E77" t="s">
         <v>54</v>
       </c>
       <c r="F77" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G77" t="s">
         <v>44</v>
       </c>
       <c r="H77" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="I77" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J77" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K77" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L77" t="s" s="5">
         <v>57</v>
       </c>
       <c r="M77" t="s" s="5">
         <v>47</v>
       </c>
       <c r="N77" t="s" s="5">
         <v>46</v>
       </c>
       <c r="O77" t="s" s="5">
         <v>57</v>
       </c>
       <c r="P77" t="s" s="5">
         <v>46</v>
       </c>
@@ -10834,71 +10835,71 @@
       </c>
       <c r="AK77" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL77" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM77" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AN77" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO77" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP77" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C78" t="inlineStr" s="4">
         <is>
           <t>ID - 8413,  Про затвердження ТОВАРИСТВУ З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «СОБІ» (далі – ТОВ «СОБІ») проекту землеустрою щодо відведення земельної ділянки, цільове призначення якої змінюється з «для</t>
         </is>
       </c>
       <c r="D78" t="s">
         <v>51</v>
       </c>
       <c r="E78" t="s">
         <v>54</v>
       </c>
       <c r="F78" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="G78" t="s">
         <v>44</v>
       </c>
       <c r="H78" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="I78" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J78" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K78" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L78" t="s" s="5">
         <v>57</v>
       </c>
       <c r="M78" t="s" s="5">
         <v>47</v>
       </c>
       <c r="N78" t="s" s="5">
         <v>46</v>
       </c>
       <c r="O78" t="s" s="5">
         <v>57</v>
       </c>
       <c r="P78" t="s" s="5">
         <v>46</v>
       </c>
@@ -10964,71 +10965,71 @@
       </c>
       <c r="AK78" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL78" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM78" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AN78" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO78" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP78" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C79" t="inlineStr" s="4">
         <is>
           <t>ID - 8414,  Про затвердження ТОВАРИСТВУ З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «СОБІ» (далі – ТОВ «СОБІ») проекту землеустрою щодо відведення земельної ділянки, цільове призначення якої змінюється з «для</t>
         </is>
       </c>
       <c r="D79" t="s">
         <v>51</v>
       </c>
       <c r="E79" t="s">
         <v>54</v>
       </c>
       <c r="F79" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G79" t="s">
         <v>44</v>
       </c>
       <c r="H79" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I79" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J79" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K79" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L79" t="s" s="5">
         <v>57</v>
       </c>
       <c r="M79" t="s" s="5">
         <v>47</v>
       </c>
       <c r="N79" t="s" s="5">
         <v>46</v>
       </c>
       <c r="O79" t="s" s="5">
         <v>57</v>
       </c>
       <c r="P79" t="s" s="5">
         <v>46</v>
       </c>
@@ -11094,71 +11095,71 @@
       </c>
       <c r="AK79" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL79" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM79" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN79" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO79" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP79" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C80" t="inlineStr" s="4">
         <is>
           <t>ID - 8415,  Про затвердження ТОВАРИСТВУ З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «СОБІ» (далі – ТОВ «СОБІ») проекту землеустрою щодо відведення земельної ділянки, цільове призначення якої змінюється з «для</t>
         </is>
       </c>
       <c r="D80" t="s">
         <v>51</v>
       </c>
       <c r="E80" t="s">
         <v>54</v>
       </c>
       <c r="F80" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="G80" t="s">
         <v>44</v>
       </c>
       <c r="H80" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I80" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J80" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K80" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L80" t="s" s="5">
         <v>57</v>
       </c>
       <c r="M80" t="s" s="5">
         <v>47</v>
       </c>
       <c r="N80" t="s" s="5">
         <v>46</v>
       </c>
       <c r="O80" t="s" s="5">
         <v>57</v>
       </c>
       <c r="P80" t="s" s="5">
         <v>46</v>
       </c>
@@ -11224,65 +11225,65 @@
       </c>
       <c r="AK80" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL80" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM80" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN80" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO80" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP80" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C81" t="inlineStr" s="4">
         <is>
           <t>ID - 8416,  Про затвердження Поповиченку Володимиру Олексійовичу проекту землеустрою щодо відведення земельної ділянки у власність цільове призначення якої змінюється з «для ведення фермерського</t>
         </is>
       </c>
       <c r="D81" t="s">
         <v>51</v>
       </c>
       <c r="E81" t="s">
         <v>54</v>
       </c>
       <c r="F81" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G81" t="s">
         <v>44</v>
       </c>
       <c r="H81" t="s">
         <v>56</v>
       </c>
       <c r="I81" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J81" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K81" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L81" t="s" s="5">
         <v>57</v>
       </c>
       <c r="M81" t="s" s="5">
         <v>47</v>
       </c>
       <c r="N81" t="s" s="5">
         <v>46</v>
       </c>
@@ -11354,51 +11355,51 @@
       </c>
       <c r="AK81" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL81" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM81" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN81" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO81" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP81" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C82" t="inlineStr" s="4">
         <is>
           <t>ID - 8417,  Про затвердження Шумахіну Сергію Михайловичу проекту землеустрою щодо відведення земельної ділянки в оренду площею 1,0000 га вид цільового призначення земельної ділянки: для ведення</t>
         </is>
       </c>
       <c r="D82" t="s">
         <v>51</v>
       </c>
       <c r="E82" t="s">
         <v>42</v>
       </c>
       <c r="F82" t="s">
         <v>52</v>
       </c>
       <c r="G82" t="s">
         <v>44</v>
       </c>
       <c r="H82" t="s">
         <v>45</v>
       </c>
       <c r="I82" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J82" t="s" s="5">
@@ -11484,71 +11485,71 @@
       </c>
       <c r="AK82" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL82" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM82" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN82" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO82" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP82" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C83" t="inlineStr" s="4">
         <is>
           <t>ID - 8418,  Про затвердження Тарабріну Олексію Євгеновичу проекту землеустрою щодо відведення земельної ділянки у разі зміни цільового призначення з «для ведення особистого селянського</t>
         </is>
       </c>
       <c r="D83" t="s">
         <v>51</v>
       </c>
       <c r="E83" t="s">
         <v>54</v>
       </c>
       <c r="F83" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G83" t="s">
         <v>44</v>
       </c>
       <c r="H83" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="I83" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J83" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K83" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L83" t="s" s="5">
         <v>57</v>
       </c>
       <c r="M83" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N83" t="s" s="5">
         <v>46</v>
       </c>
       <c r="O83" t="s" s="5">
         <v>57</v>
       </c>
       <c r="P83" t="s" s="5">
         <v>46</v>
       </c>
@@ -11614,71 +11615,71 @@
       </c>
       <c r="AK83" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL83" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM83" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN83" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO83" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP83" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C84" t="inlineStr" s="4">
         <is>
           <t>ID - 8419,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на розроблення технічної документації із землеустрою щодо інвентаризації земель площею 0,3500 га для</t>
         </is>
       </c>
       <c r="D84" t="s">
         <v>51</v>
       </c>
       <c r="E84" t="s">
         <v>54</v>
       </c>
       <c r="F84" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G84" t="s">
         <v>44</v>
       </c>
       <c r="H84" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="I84" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J84" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K84" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L84" t="s" s="5">
         <v>57</v>
       </c>
       <c r="M84" t="s" s="5">
         <v>57</v>
       </c>
       <c r="N84" t="s" s="5">
         <v>46</v>
       </c>
       <c r="O84" t="s" s="5">
         <v>57</v>
       </c>
       <c r="P84" t="s" s="5">
         <v>46</v>
       </c>
@@ -11744,51 +11745,51 @@
       </c>
       <c r="AK84" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL84" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM84" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN84" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO84" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP84" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C85" t="inlineStr" s="4">
         <is>
           <t>ID - 8420,  Про надання СІЛЬСЬКОГОСПОДАРСЬКОМУ ТОВАРИСТВУ З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «УРОЖАЙ» (далі - СГ ТОВ «УРОЖАЙ») дозволу на розроблення технічної документації із землеустрою щодо</t>
         </is>
       </c>
       <c r="D85" t="s">
         <v>51</v>
       </c>
       <c r="E85" t="s">
         <v>42</v>
       </c>
       <c r="F85" t="s">
         <v>52</v>
       </c>
       <c r="G85" t="s">
         <v>44</v>
       </c>
       <c r="H85" t="s">
         <v>45</v>
       </c>
       <c r="I85" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J85" t="s" s="5">
@@ -11874,71 +11875,71 @@
       </c>
       <c r="AK85" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL85" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM85" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN85" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO85" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP85" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C86" t="inlineStr" s="4">
         <is>
           <t>ID - 8421,  Про надання ТОВ «АГРО-ПРОМИСЛОВЕ ПІДПРИЄМСТВО «СПЕЦКОМУНБУД» (далі -ТОВ АПП «СПЕЦКОМУНБУД») дозволу на розробку проекту землеустрою щодо відведення земельної ділянки в оренду площею 1,6000 га</t>
         </is>
       </c>
       <c r="D86" t="s">
         <v>51</v>
       </c>
       <c r="E86" t="s">
         <v>54</v>
       </c>
       <c r="F86" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G86" t="s">
         <v>44</v>
       </c>
       <c r="H86" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="I86" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J86" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K86" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L86" t="s" s="5">
         <v>57</v>
       </c>
       <c r="M86" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N86" t="s" s="5">
         <v>46</v>
       </c>
       <c r="O86" t="s" s="5">
         <v>57</v>
       </c>
       <c r="P86" t="s" s="5">
         <v>46</v>
       </c>
@@ -12004,65 +12005,65 @@
       </c>
       <c r="AK86" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL86" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM86" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AN86" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO86" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP86" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C87" t="inlineStr" s="4">
         <is>
           <t>ID - 8422,  Про укладення з Мартиненко Надією Вікторівною договору оренди земельної ділянки площею 0,0300 га кадастровий номер 3223110100:01:108:0092 вид цільового призначення земельної ділянки: 03.07 Для</t>
         </is>
       </c>
       <c r="D87" t="s">
         <v>51</v>
       </c>
       <c r="E87" t="s">
         <v>54</v>
       </c>
       <c r="F87" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="G87" t="s">
         <v>44</v>
       </c>
       <c r="H87" t="s">
         <v>45</v>
       </c>
       <c r="I87" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J87" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K87" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L87" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M87" t="s" s="5">
         <v>47</v>
       </c>
       <c r="N87" t="s" s="5">
         <v>46</v>
       </c>
@@ -12134,51 +12135,51 @@
       </c>
       <c r="AK87" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL87" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM87" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN87" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO87" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP87" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C88" t="inlineStr" s="4">
         <is>
           <t>ID - 8423,  Про укладення з ПРИВАТНОЮ ФІРМОЮ «ВІТА» договору оренди земельної ділянки площею 0,4780 га кадастровий номер 3223110100:01:100:0032 вид цільового призначення земельної ділянки: 03.07 Для будівництва та</t>
         </is>
       </c>
       <c r="D88" t="s">
         <v>51</v>
       </c>
       <c r="E88" t="s">
         <v>42</v>
       </c>
       <c r="F88" t="s">
         <v>70</v>
       </c>
       <c r="G88" t="s">
         <v>44</v>
       </c>
       <c r="H88" t="s">
         <v>45</v>
       </c>
       <c r="I88" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J88" t="s" s="5">
@@ -12264,71 +12265,71 @@
       </c>
       <c r="AK88" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL88" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM88" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN88" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO88" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP88" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C89" t="inlineStr" s="4">
         <is>
           <t>ID - 8424,  Про укладення з Цоколовою Любов’ю Анатоліївною договору оренди земельної ділянки площею 0,0049 га кадастровий номер 3223110100:01:098:0251 вид цільового призначення земельної ділянки: 03.07 Для</t>
         </is>
       </c>
       <c r="D89" t="s">
         <v>51</v>
       </c>
       <c r="E89" t="s">
         <v>54</v>
       </c>
       <c r="F89" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G89" t="s">
         <v>44</v>
       </c>
       <c r="H89" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="I89" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J89" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K89" t="s" s="5">
         <v>57</v>
       </c>
       <c r="L89" t="s" s="5">
         <v>57</v>
       </c>
       <c r="M89" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N89" t="s" s="5">
         <v>46</v>
       </c>
       <c r="O89" t="s" s="5">
         <v>57</v>
       </c>
       <c r="P89" t="s" s="5">
         <v>46</v>
       </c>
@@ -12394,65 +12395,65 @@
       </c>
       <c r="AK89" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL89" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM89" t="s" s="5">
         <v>57</v>
       </c>
       <c r="AN89" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO89" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP89" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C90" t="inlineStr" s="4">
         <is>
           <t>ID - 8425,  Про припинення шляхом достроково розірвання з ПП Цурпал Вадимом Миколайовичем договору оренди землі від 08.08.2017 площею 0,0090 га цільове призначення земельної ділянки: для тимчасового</t>
         </is>
       </c>
       <c r="D90" t="s">
         <v>51</v>
       </c>
       <c r="E90" t="s">
         <v>54</v>
       </c>
       <c r="F90" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G90" t="s">
         <v>44</v>
       </c>
       <c r="H90" t="s">
         <v>67</v>
       </c>
       <c r="I90" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J90" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K90" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L90" t="s" s="5">
         <v>47</v>
       </c>
       <c r="M90" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N90" t="s" s="5">
         <v>46</v>
       </c>
@@ -12524,51 +12525,51 @@
       </c>
       <c r="AK90" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL90" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM90" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN90" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO90" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP90" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C91" t="inlineStr" s="4">
         <is>
           <t>ID - 8426,  Про проведення Виконавчим комітетом Обухівської міської ради Київської області експертної грошової оцінки земельної ділянки площею 0,0067 га кадастровий номер 3223110100:01:099:0054 для будівництва</t>
         </is>
       </c>
       <c r="D91" t="s">
         <v>51</v>
       </c>
       <c r="E91" t="s">
         <v>42</v>
       </c>
       <c r="F91" t="s">
         <v>70</v>
       </c>
       <c r="G91" t="s">
         <v>44</v>
       </c>
       <c r="H91" t="s">
         <v>45</v>
       </c>
       <c r="I91" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J91" t="s" s="5">
@@ -12654,51 +12655,51 @@
       </c>
       <c r="AK91" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL91" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM91" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN91" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO91" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP91" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C92" t="inlineStr" s="4">
         <is>
           <t>ID - 8427,  Про проведення Виконавчим комітетом Обухівської міської ради Київської області експертної грошової оцінки земельної ділянки площею 0,2000 га кадастровий номер 3223110100:01:076:0048 для будівництва</t>
         </is>
       </c>
       <c r="D92" t="s">
         <v>51</v>
       </c>
       <c r="E92" t="s">
         <v>42</v>
       </c>
       <c r="F92" t="s">
         <v>52</v>
       </c>
       <c r="G92" t="s">
         <v>44</v>
       </c>
       <c r="H92" t="s">
         <v>45</v>
       </c>
       <c r="I92" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J92" t="s" s="5">
@@ -12784,65 +12785,65 @@
       </c>
       <c r="AK92" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL92" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM92" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN92" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO92" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP92" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C93" t="inlineStr" s="4">
         <is>
           <t>ID - 8428,  Про проведення Виконавчим комітетом Обухівської міської ради Київської області експертної грошової оцінки земельної ділянки площею 0,2000 га кадастровий номер 3223110100:01:020:0007 для розміщення та</t>
         </is>
       </c>
       <c r="D93" t="s">
         <v>51</v>
       </c>
       <c r="E93" t="s">
         <v>54</v>
       </c>
       <c r="F93" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="G93" t="s">
         <v>44</v>
       </c>
       <c r="H93" t="s">
         <v>45</v>
       </c>
       <c r="I93" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J93" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K93" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L93" t="s" s="5">
         <v>47</v>
       </c>
       <c r="M93" t="s" s="5">
         <v>47</v>
       </c>
       <c r="N93" t="s" s="5">
         <v>46</v>
       </c>
@@ -12914,51 +12915,51 @@
       </c>
       <c r="AK93" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL93" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM93" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN93" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO93" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP93" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C94" t="inlineStr" s="4">
         <is>
           <t>ID - 8429,  Про надання ТОВАРИСТВУ З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «ІНТЕРАГРОІНВЕСТ-2007» (далі - ТОВ «ІНТЕРАГРОІНВЕСТ-2007») дозволу на розробку проекту землеустрою щодо відведення земельної ділянки в</t>
         </is>
       </c>
       <c r="D94" t="s">
         <v>51</v>
       </c>
       <c r="E94" t="s">
         <v>42</v>
       </c>
       <c r="F94" t="s">
         <v>52</v>
       </c>
       <c r="G94" t="s">
         <v>44</v>
       </c>
       <c r="H94" t="s">
         <v>45</v>
       </c>
       <c r="I94" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J94" t="s" s="5">
@@ -13044,51 +13045,51 @@
       </c>
       <c r="AK94" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL94" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM94" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN94" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO94" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP94" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C95" t="inlineStr" s="4">
         <is>
           <t>ID - 8430,  Про надання ТОВАРИСТВУ З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «ІНТЕРАГРОІНВЕСТ-2007» (далі - ТОВ «ІНТЕРАГРОІНВЕСТ-2007») дозволу на розробку проекту землеустрою щодо відведення земельної ділянки в</t>
         </is>
       </c>
       <c r="D95" t="s">
         <v>51</v>
       </c>
       <c r="E95" t="s">
         <v>42</v>
       </c>
       <c r="F95" t="s">
         <v>52</v>
       </c>
       <c r="G95" t="s">
         <v>44</v>
       </c>
       <c r="H95" t="s">
         <v>45</v>
       </c>
       <c r="I95" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J95" t="s" s="5">
@@ -13174,51 +13175,51 @@
       </c>
       <c r="AK95" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL95" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM95" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN95" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO95" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP95" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C96" t="inlineStr" s="4">
         <is>
           <t>ID - 8431,  Про надання ТОВАРИСТВУ З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «ІНТЕРАГРОІНВЕСТ-2007» (далі - ТОВ «ІНТЕРАГРОІНВЕСТ-2007») дозволу на розробку проекту землеустрою щодо відведення земельної ділянки в</t>
         </is>
       </c>
       <c r="D96" t="s">
         <v>51</v>
       </c>
       <c r="E96" t="s">
         <v>42</v>
       </c>
       <c r="F96" t="s">
         <v>70</v>
       </c>
       <c r="G96" t="s">
         <v>44</v>
       </c>
       <c r="H96" t="s">
         <v>45</v>
       </c>
       <c r="I96" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J96" t="s" s="5">
@@ -13304,59 +13305,59 @@
       </c>
       <c r="AK96" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL96" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM96" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN96" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO96" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP96" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C97" t="inlineStr" s="4">
         <is>
           <t>ID - 8434,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на розроблення технічної документації із землеустрою щодо інвентаризації земель площею 0,3367 га для</t>
         </is>
       </c>
       <c r="D97" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E97" t="s">
         <v>42</v>
       </c>
       <c r="F97" t="s">
         <v>70</v>
       </c>
       <c r="G97" t="s">
         <v>44</v>
       </c>
       <c r="H97" t="s">
         <v>45</v>
       </c>
       <c r="I97" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J97" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K97" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L97" t="s" s="5">
         <v>47</v>
       </c>
@@ -13434,59 +13435,59 @@
       </c>
       <c r="AK97" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL97" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM97" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN97" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO97" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP97" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C98" t="inlineStr" s="4">
         <is>
           <t>ID - 8435,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на розроблення технічної документації із землеустрою щодо інвентаризації земель площею 0,0066 га для</t>
         </is>
       </c>
       <c r="D98" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E98" t="s">
         <v>42</v>
       </c>
       <c r="F98" t="s">
         <v>70</v>
       </c>
       <c r="G98" t="s">
         <v>44</v>
       </c>
       <c r="H98" t="s">
         <v>45</v>
       </c>
       <c r="I98" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J98" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K98" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L98" t="s" s="5">
         <v>47</v>
       </c>
@@ -13564,59 +13565,59 @@
       </c>
       <c r="AK98" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL98" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM98" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN98" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO98" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP98" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C99" t="inlineStr" s="4">
         <is>
           <t>ID - 8436,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на розроблення технічної документації із землеустрою щодо інвентаризації земель площею 0,0052 га для</t>
         </is>
       </c>
       <c r="D99" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E99" t="s">
         <v>42</v>
       </c>
       <c r="F99" t="s">
         <v>70</v>
       </c>
       <c r="G99" t="s">
         <v>44</v>
       </c>
       <c r="H99" t="s">
         <v>45</v>
       </c>
       <c r="I99" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J99" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K99" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L99" t="s" s="5">
         <v>47</v>
       </c>
@@ -13694,59 +13695,59 @@
       </c>
       <c r="AK99" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL99" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM99" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN99" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO99" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP99" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C100" t="inlineStr" s="4">
         <is>
           <t>ID - 8437,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на розроблення технічної документації із землеустрою щодо інвентаризації земель площею 0,0881 га для</t>
         </is>
       </c>
       <c r="D100" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E100" t="s">
         <v>42</v>
       </c>
       <c r="F100" t="s">
         <v>70</v>
       </c>
       <c r="G100" t="s">
         <v>44</v>
       </c>
       <c r="H100" t="s">
         <v>45</v>
       </c>
       <c r="I100" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J100" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K100" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L100" t="s" s="5">
         <v>47</v>
       </c>
@@ -13824,59 +13825,59 @@
       </c>
       <c r="AK100" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL100" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM100" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN100" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO100" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP100" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C101" t="inlineStr" s="4">
         <is>
           <t>ID - 8438,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на розроблення технічної документації із землеустрою щодо інвентаризації земель площею 0,0210 га для</t>
         </is>
       </c>
       <c r="D101" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E101" t="s">
         <v>42</v>
       </c>
       <c r="F101" t="s">
         <v>70</v>
       </c>
       <c r="G101" t="s">
         <v>44</v>
       </c>
       <c r="H101" t="s">
         <v>45</v>
       </c>
       <c r="I101" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J101" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K101" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L101" t="s" s="5">
         <v>47</v>
       </c>
@@ -13954,59 +13955,59 @@
       </c>
       <c r="AK101" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL101" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM101" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN101" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO101" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP101" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C102" t="inlineStr" s="4">
         <is>
           <t>ID - 8439,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на розроблення технічної документації із землеустрою щодо інвентаризації земель площею 0,0174 га для</t>
         </is>
       </c>
       <c r="D102" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E102" t="s">
         <v>42</v>
       </c>
       <c r="F102" t="s">
         <v>70</v>
       </c>
       <c r="G102" t="s">
         <v>44</v>
       </c>
       <c r="H102" t="s">
         <v>45</v>
       </c>
       <c r="I102" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J102" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K102" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L102" t="s" s="5">
         <v>47</v>
       </c>
@@ -14084,51 +14085,51 @@
       </c>
       <c r="AK102" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL102" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM102" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN102" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO102" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP102" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C103" t="inlineStr" s="4">
         <is>
           <t>ID - 8443,  Про внесення змін до рішення Обухівської міської ради Київської області від 22.12.2022 № 718-36-VIII “Про бюджет Обухівської міської територіальної громади на 2023 рік ”</t>
         </is>
       </c>
       <c r="D103" t="s">
         <v>51</v>
       </c>
       <c r="E103" t="s">
         <v>42</v>
       </c>
       <c r="F103" t="s">
         <v>59</v>
       </c>
       <c r="G103" t="s">
         <v>44</v>
       </c>
       <c r="H103" t="s">
         <v>45</v>
       </c>
       <c r="I103" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J103" t="s" s="5">
@@ -14219,598 +14220,598 @@
         <v>46</v>
       </c>
       <c r="AM103" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN103" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO103" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP103" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="104">
       <c r="A104"/>
       <c r="B104"/>
       <c r="C104"/>
       <c r="D104"/>
       <c r="E104"/>
       <c r="F104"/>
       <c r="G104"/>
       <c r="H104"/>
       <c r="I104" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="J104" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="K104" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="L104" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="M104" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="N104" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="O104" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="P104" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="Q104" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="R104" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="S104" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="T104" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="U104" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="V104" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="W104" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="X104" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="Y104" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="Z104" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="AA104" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="AB104" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="AC104" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="AD104" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="AE104" t="s">
         <v>43</v>
       </c>
       <c r="AF104" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AG104" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="AH104" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AI104" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="AJ104" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="AK104" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AL104" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AM104" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="AN104" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AO104" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="AP104" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="105">
       <c r="A105"/>
       <c r="B105"/>
       <c r="C105"/>
       <c r="D105"/>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105"/>
       <c r="H105"/>
       <c r="I105" t="s">
         <v>44</v>
       </c>
       <c r="J105" t="s">
         <v>44</v>
       </c>
       <c r="K105" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L105" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M105" t="s">
         <v>44</v>
       </c>
       <c r="N105" t="s">
         <v>44</v>
       </c>
       <c r="O105" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="P105" t="s">
         <v>44</v>
       </c>
       <c r="Q105" t="s">
         <v>44</v>
       </c>
       <c r="R105" t="s">
         <v>44</v>
       </c>
       <c r="S105" t="s">
         <v>44</v>
       </c>
       <c r="T105" t="s">
         <v>44</v>
       </c>
       <c r="U105" t="s">
         <v>44</v>
       </c>
       <c r="V105" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="W105" t="s">
         <v>44</v>
       </c>
       <c r="X105" t="s">
         <v>44</v>
       </c>
       <c r="Y105" t="s">
         <v>44</v>
       </c>
       <c r="Z105" t="s">
         <v>44</v>
       </c>
       <c r="AA105" t="s">
         <v>44</v>
       </c>
       <c r="AB105" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AC105" t="s">
         <v>44</v>
       </c>
       <c r="AD105" t="s">
         <v>44</v>
       </c>
       <c r="AE105" t="s">
         <v>44</v>
       </c>
       <c r="AF105" t="s">
         <v>44</v>
       </c>
       <c r="AG105" t="s">
         <v>44</v>
       </c>
       <c r="AH105" t="s">
         <v>44</v>
       </c>
       <c r="AI105" t="s">
         <v>44</v>
       </c>
       <c r="AJ105" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="AK105" t="s">
         <v>44</v>
       </c>
       <c r="AL105" t="s">
         <v>44</v>
       </c>
       <c r="AM105" t="s">
         <v>44</v>
       </c>
       <c r="AN105" t="s">
         <v>44</v>
       </c>
       <c r="AO105" t="s">
         <v>44</v>
       </c>
       <c r="AP105" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="106">
       <c r="A106"/>
       <c r="B106"/>
       <c r="C106"/>
       <c r="D106"/>
       <c r="E106"/>
       <c r="F106"/>
       <c r="G106"/>
       <c r="H106"/>
       <c r="I106" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="J106" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="K106" t="s">
+        <v>193</v>
+      </c>
+      <c r="L106" t="s">
+        <v>194</v>
+      </c>
+      <c r="M106" t="s">
+        <v>195</v>
+      </c>
+      <c r="N106" t="s">
         <v>192</v>
       </c>
-      <c r="L106" t="s">
+      <c r="O106" t="s">
+        <v>196</v>
+      </c>
+      <c r="P106" t="s">
+        <v>192</v>
+      </c>
+      <c r="Q106" t="s">
+        <v>197</v>
+      </c>
+      <c r="R106" t="s">
+        <v>198</v>
+      </c>
+      <c r="S106" t="s">
+        <v>199</v>
+      </c>
+      <c r="T106" t="s">
         <v>193</v>
       </c>
-      <c r="M106" t="s">
+      <c r="U106" t="s">
+        <v>200</v>
+      </c>
+      <c r="V106" t="s">
+        <v>192</v>
+      </c>
+      <c r="W106" t="s">
+        <v>196</v>
+      </c>
+      <c r="X106" t="s">
+        <v>201</v>
+      </c>
+      <c r="Y106" t="s">
         <v>194</v>
       </c>
-      <c r="N106" t="s">
-[...2 lines deleted...]
-      <c r="O106" t="s">
+      <c r="Z106" t="s">
+        <v>202</v>
+      </c>
+      <c r="AA106" t="s">
+        <v>201</v>
+      </c>
+      <c r="AB106" t="s">
+        <v>203</v>
+      </c>
+      <c r="AC106" t="s">
+        <v>193</v>
+      </c>
+      <c r="AD106" t="s">
         <v>195</v>
       </c>
-      <c r="P106" t="s">
-[...11 lines deleted...]
-      <c r="T106" t="s">
+      <c r="AE106" t="s">
+        <v>201</v>
+      </c>
+      <c r="AF106" t="s">
         <v>192</v>
       </c>
-      <c r="U106" t="s">
-[...5 lines deleted...]
-      <c r="W106" t="s">
+      <c r="AG106" t="s">
+        <v>202</v>
+      </c>
+      <c r="AH106" t="s">
+        <v>192</v>
+      </c>
+      <c r="AI106" t="s">
+        <v>192</v>
+      </c>
+      <c r="AJ106" t="s">
+        <v>204</v>
+      </c>
+      <c r="AK106" t="s">
+        <v>192</v>
+      </c>
+      <c r="AL106" t="s">
+        <v>192</v>
+      </c>
+      <c r="AM106" t="s">
+        <v>203</v>
+      </c>
+      <c r="AN106" t="s">
+        <v>192</v>
+      </c>
+      <c r="AO106" t="s">
         <v>195</v>
       </c>
-      <c r="X106" t="s">
-[...14 lines deleted...]
-      <c r="AC106" t="s">
+      <c r="AP106" t="s">
         <v>192</v>
-      </c>
-[...37 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="107">
       <c r="A107"/>
       <c r="B107"/>
       <c r="C107"/>
       <c r="D107"/>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107"/>
       <c r="H107"/>
       <c r="I107" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="J107" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="K107" t="s">
+        <v>206</v>
+      </c>
+      <c r="L107" t="s">
+        <v>207</v>
+      </c>
+      <c r="M107" t="s">
+        <v>208</v>
+      </c>
+      <c r="N107" t="s">
         <v>205</v>
       </c>
-      <c r="L107" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O107" t="s">
+        <v>209</v>
+      </c>
+      <c r="P107" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q107" t="s">
+        <v>211</v>
+      </c>
+      <c r="R107" t="s">
+        <v>212</v>
+      </c>
+      <c r="S107" t="s">
+        <v>205</v>
+      </c>
+      <c r="T107" t="s">
+        <v>213</v>
+      </c>
+      <c r="U107" t="s">
+        <v>214</v>
+      </c>
+      <c r="V107" t="s">
+        <v>215</v>
+      </c>
+      <c r="W107" t="s">
+        <v>216</v>
+      </c>
+      <c r="X107" t="s">
+        <v>217</v>
+      </c>
+      <c r="Y107" t="s">
+        <v>218</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>210</v>
+      </c>
+      <c r="AA107" t="s">
+        <v>219</v>
+      </c>
+      <c r="AB107" t="s">
+        <v>218</v>
+      </c>
+      <c r="AC107" t="s">
+        <v>218</v>
+      </c>
+      <c r="AD107" t="s">
+        <v>220</v>
+      </c>
+      <c r="AE107" t="s">
+        <v>218</v>
+      </c>
+      <c r="AF107" t="s">
+        <v>205</v>
+      </c>
+      <c r="AG107" t="s">
         <v>208</v>
       </c>
-      <c r="P107" t="s">
+      <c r="AH107" t="s">
+        <v>221</v>
+      </c>
+      <c r="AI107" t="s">
         <v>209</v>
       </c>
-      <c r="Q107" t="s">
+      <c r="AJ107" t="s">
+        <v>222</v>
+      </c>
+      <c r="AK107" t="s">
+        <v>205</v>
+      </c>
+      <c r="AL107" t="s">
+        <v>205</v>
+      </c>
+      <c r="AM107" t="s">
+        <v>223</v>
+      </c>
+      <c r="AN107" t="s">
+        <v>205</v>
+      </c>
+      <c r="AO107" t="s">
         <v>210</v>
       </c>
-      <c r="R107" t="s">
-[...70 lines deleted...]
-      </c>
       <c r="AP107" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="108">
       <c r="A108"/>
       <c r="B108"/>
       <c r="C108"/>
       <c r="D108"/>
       <c r="E108"/>
       <c r="F108"/>
       <c r="G108"/>
       <c r="H108"/>
       <c r="I108" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="J108" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="K108" t="s">
+        <v>225</v>
+      </c>
+      <c r="L108" t="s">
+        <v>226</v>
+      </c>
+      <c r="M108" t="s">
+        <v>225</v>
+      </c>
+      <c r="N108" t="s">
         <v>224</v>
       </c>
-      <c r="L108" t="s">
+      <c r="O108" t="s">
         <v>225</v>
       </c>
-      <c r="M108" t="s">
+      <c r="P108" t="s">
+        <v>227</v>
+      </c>
+      <c r="Q108" t="s">
+        <v>225</v>
+      </c>
+      <c r="R108" t="s">
+        <v>225</v>
+      </c>
+      <c r="S108" t="s">
+        <v>225</v>
+      </c>
+      <c r="T108" t="s">
+        <v>225</v>
+      </c>
+      <c r="U108" t="s">
+        <v>225</v>
+      </c>
+      <c r="V108" t="s">
+        <v>228</v>
+      </c>
+      <c r="W108" t="s">
+        <v>229</v>
+      </c>
+      <c r="X108" t="s">
+        <v>225</v>
+      </c>
+      <c r="Y108" t="s">
+        <v>225</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>230</v>
+      </c>
+      <c r="AA108" t="s">
+        <v>225</v>
+      </c>
+      <c r="AB108" t="s">
+        <v>225</v>
+      </c>
+      <c r="AC108" t="s">
+        <v>225</v>
+      </c>
+      <c r="AD108" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE108" t="s">
+        <v>232</v>
+      </c>
+      <c r="AF108" t="s">
         <v>224</v>
       </c>
-      <c r="N108" t="s">
-[...2 lines deleted...]
-      <c r="O108" t="s">
+      <c r="AG108" t="s">
+        <v>225</v>
+      </c>
+      <c r="AH108" t="s">
+        <v>233</v>
+      </c>
+      <c r="AI108" t="s">
+        <v>234</v>
+      </c>
+      <c r="AJ108" t="s">
+        <v>225</v>
+      </c>
+      <c r="AK108" t="s">
         <v>224</v>
       </c>
-      <c r="P108" t="s">
-[...2 lines deleted...]
-      <c r="Q108" t="s">
+      <c r="AL108" t="s">
         <v>224</v>
       </c>
-      <c r="R108" t="s">
+      <c r="AM108" t="s">
+        <v>235</v>
+      </c>
+      <c r="AN108" t="s">
         <v>224</v>
       </c>
-      <c r="S108" t="s">
+      <c r="AO108" t="s">
+        <v>236</v>
+      </c>
+      <c r="AP108" t="s">
         <v>224</v>
-      </c>
-[...67 lines deleted...]
-        <v>223</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="F1:H1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>