--- v0 (2026-02-04)
+++ v1 (2026-08-12)
@@ -26,219 +26,219 @@
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="63">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>XX сесія VII скликання</t>
   </si>
   <si>
     <t>Обухівська міська рада</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Голоси</t>
   </si>
   <si>
+    <t>Левченко Олександр Миколайович</t>
+  </si>
+  <si>
+    <t>Яцун Богдан Іванович</t>
+  </si>
+  <si>
+    <t>Ульяніч Аліна Олександрівна</t>
+  </si>
+  <si>
+    <t>Строгий Дмитро Петрович</t>
+  </si>
+  <si>
+    <t>Сатко Олександр Васильович</t>
+  </si>
+  <si>
+    <t>Процун Світлана Миколаївна</t>
+  </si>
+  <si>
+    <t>Підтілок Микола Петрович</t>
+  </si>
+  <si>
+    <t>Пацурина Григорій Петрович</t>
+  </si>
+  <si>
+    <t>Паєнко Олена Василівна</t>
+  </si>
+  <si>
+    <t>Музичко Сергій Олексійович</t>
+  </si>
+  <si>
+    <t>Мостипанюк Юрій Юрійович</t>
+  </si>
+  <si>
+    <t>Мількевич Олександр Святославович</t>
+  </si>
+  <si>
+    <t>Мишко Богдан Аркадійович</t>
+  </si>
+  <si>
+    <t>Мельник Наталія Миколаївна</t>
+  </si>
+  <si>
+    <t>Малишев Віктор Олександрович</t>
+  </si>
+  <si>
+    <t>Лук`яненко Олександр Іванович</t>
+  </si>
+  <si>
+    <t>Литовченко Петро Володимирович</t>
+  </si>
+  <si>
+    <t>Клочко Сергій Миколайович</t>
+  </si>
+  <si>
+    <t>Кіянченко Анатолій Михайлович</t>
+  </si>
+  <si>
+    <t>Карамаш Микола Миколайович</t>
+  </si>
+  <si>
+    <t>Кабанець Сергій Васильович</t>
+  </si>
+  <si>
+    <t>Іщенко Ольга Миколаївна</t>
+  </si>
+  <si>
+    <t>Зус Оксана Петрівна</t>
+  </si>
+  <si>
+    <t>Гут Віталій Володимирович</t>
+  </si>
+  <si>
+    <t>Іщенко Вікторія Вікторівна</t>
+  </si>
+  <si>
+    <t>Зборовська Олена Вікторівна</t>
+  </si>
+  <si>
+    <t>Дерев`янко Анна Василівна</t>
+  </si>
+  <si>
+    <t>Давітідзе Паата Гурамович</t>
+  </si>
+  <si>
+    <t>Грищенок Наталія Володимирівна</t>
+  </si>
+  <si>
+    <t>Геращенко Володимир Миколайович</t>
+  </si>
+  <si>
+    <t>Геля Віктор Міхейович</t>
+  </si>
+  <si>
+    <t>Вяхірєв Максим Олегович</t>
+  </si>
+  <si>
+    <t>Воробець Валерій Іванович</t>
+  </si>
+  <si>
     <t>Анцупова Лідія Яківна</t>
   </si>
   <si>
-    <t>Воробець Валерій Іванович</t>
-[...97 lines deleted...]
-  <si>
     <t>21.03.17  10:30:26</t>
   </si>
   <si>
     <t>За основу</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 24</t>
   </si>
   <si>
     <t>Проти: 0</t>
   </si>
   <si>
     <t>Утримались: 0</t>
   </si>
   <si>
+    <t>За</t>
+  </si>
+  <si>
     <t>Відсут.</t>
   </si>
   <si>
-    <t>За</t>
-[...1 lines deleted...]
-  <si>
     <t>Не голос.</t>
   </si>
   <si>
     <t>21.03.17  10:17:11</t>
   </si>
   <si>
     <t>ID - 485,  Порядок денний</t>
   </si>
   <si>
     <t>В цілому</t>
   </si>
   <si>
     <t>21.03.17  10:16:36</t>
   </si>
   <si>
     <t>ID - 484,  Порядок денний</t>
   </si>
   <si>
     <t>21.03.17  10:33:25</t>
   </si>
   <si>
+    <t>За: 4</t>
+  </si>
+  <si>
     <t>За: 0</t>
   </si>
   <si>
-    <t>За: 4</t>
-[...1 lines deleted...]
-  <si>
     <t>За: 2</t>
   </si>
   <si>
     <t>Утр.: 0</t>
   </si>
   <si>
     <t>Не голос.: 0</t>
   </si>
   <si>
     <t>Не голос.: 2</t>
   </si>
   <si>
+    <t>Відсут.: 0</t>
+  </si>
+  <si>
     <t>Відсут.: 4</t>
-  </si>
-[...1 lines deleted...]
-    <t>Відсут.: 0</t>
   </si>
   <si>
     <t>Відсут.: 2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -308,52 +308,52 @@
     <col min="16" max="16" width="15"/>
     <col min="17" max="17" width="15"/>
     <col min="18" max="18" width="15"/>
     <col min="19" max="19" width="15"/>
     <col min="20" max="20" width="15"/>
     <col min="21" max="21" width="15"/>
     <col min="22" max="22" width="15"/>
     <col min="23" max="23" width="15"/>
     <col min="24" max="24" width="15"/>
     <col min="25" max="25" width="15"/>
     <col min="26" max="26" width="15"/>
     <col min="27" max="27" width="15"/>
     <col min="28" max="28" width="15"/>
     <col min="29" max="29" width="15"/>
     <col min="30" max="30" width="15"/>
     <col min="31" max="31" width="15"/>
     <col min="32" max="32" width="15"/>
     <col min="33" max="33" width="15"/>
     <col min="34" max="34" width="15"/>
     <col min="35" max="35" width="15"/>
     <col min="36" max="36" width="15"/>
     <col min="37" max="37" width="15"/>
     <col min="38" max="38" width="15"/>
     <col min="39" max="39" width="15"/>
     <col min="40" max="40" width="15"/>
-    <col min="41" max="41" width="39"/>
-    <col min="42" max="42" width="59"/>
+    <col min="41" max="41" width="49"/>
+    <col min="42" max="42" width="41"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="3">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1"/>
       <c r="F1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="G1"/>
       <c r="H1"/>
       <c r="I1" t="s" s="3">
         <v>5</v>
       </c>
       <c r="J1" t="s" s="3">
@@ -465,642 +465,642 @@
       </c>
       <c r="C2" t="inlineStr" s="4">
         <is>
           <t>ID - 486,  Про звернення до Президента України Петра Порошенка, Голови Верховної Ради України Андрія Парубія, Прем’єр-Міністра України Володимира Гройсмана</t>
         </is>
       </c>
       <c r="D2" t="s">
         <v>40</v>
       </c>
       <c r="E2" t="s">
         <v>41</v>
       </c>
       <c r="F2" t="s">
         <v>42</v>
       </c>
       <c r="G2" t="s">
         <v>43</v>
       </c>
       <c r="H2" t="s">
         <v>44</v>
       </c>
       <c r="I2" t="s" s="5">
         <v>45</v>
       </c>
       <c r="J2" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="K2" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="L2" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="M2" t="s" s="5">
         <v>45</v>
       </c>
       <c r="N2" t="s" s="5">
         <v>46</v>
       </c>
       <c r="O2" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="P2" t="s" s="5">
         <v>46</v>
       </c>
       <c r="Q2" t="s" s="5">
         <v>45</v>
       </c>
       <c r="R2" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="S2" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="T2" t="s" s="5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="U2" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="V2" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="W2" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="X2" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Y2" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Z2" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AA2" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AB2" t="s" s="5">
         <v>47</v>
       </c>
-      <c r="X2" t="s" s="5">
-[...13 lines deleted...]
-      </c>
       <c r="AC2" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AD2" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AE2" t="s" s="5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AF2" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AG2" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AH2" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AI2" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AJ2" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AK2" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AL2" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM2" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AN2" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AO2" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AP2" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>48</v>
       </c>
       <c r="C3" t="s" s="4">
         <v>49</v>
       </c>
       <c r="D3" t="s">
         <v>50</v>
       </c>
       <c r="E3" t="s">
         <v>41</v>
       </c>
       <c r="F3" t="s">
         <v>42</v>
       </c>
       <c r="G3" t="s">
         <v>43</v>
       </c>
       <c r="H3" t="s">
         <v>44</v>
       </c>
       <c r="I3" t="s" s="5">
         <v>45</v>
       </c>
       <c r="J3" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="K3" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="L3" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="M3" t="s" s="5">
         <v>45</v>
       </c>
       <c r="N3" t="s" s="5">
         <v>46</v>
       </c>
       <c r="O3" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="P3" t="s" s="5">
         <v>46</v>
       </c>
       <c r="Q3" t="s" s="5">
         <v>45</v>
       </c>
       <c r="R3" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="S3" t="s" s="5">
         <v>45</v>
       </c>
       <c r="T3" t="s" s="5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="U3" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="V3" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="W3" t="s" s="5">
         <v>46</v>
       </c>
       <c r="X3" t="s" s="5">
         <v>45</v>
       </c>
       <c r="Y3" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="Z3" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AA3" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AB3" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AC3" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AD3" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AE3" t="s" s="5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AF3" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AG3" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AH3" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AI3" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AJ3" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AK3" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AL3" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM3" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AN3" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AO3" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AP3" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>51</v>
       </c>
       <c r="C4" t="s" s="4">
         <v>52</v>
       </c>
       <c r="D4" t="s">
         <v>40</v>
       </c>
       <c r="E4" t="s">
         <v>41</v>
       </c>
       <c r="F4" t="s">
         <v>42</v>
       </c>
       <c r="G4" t="s">
         <v>43</v>
       </c>
       <c r="H4" t="s">
         <v>44</v>
       </c>
       <c r="I4" t="s" s="5">
         <v>45</v>
       </c>
       <c r="J4" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="K4" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="L4" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="M4" t="s" s="5">
         <v>45</v>
       </c>
       <c r="N4" t="s" s="5">
         <v>46</v>
       </c>
       <c r="O4" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="P4" t="s" s="5">
         <v>46</v>
       </c>
       <c r="Q4" t="s" s="5">
         <v>45</v>
       </c>
       <c r="R4" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="S4" t="s" s="5">
         <v>45</v>
       </c>
       <c r="T4" t="s" s="5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="U4" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="V4" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="W4" t="s" s="5">
         <v>46</v>
       </c>
       <c r="X4" t="s" s="5">
         <v>45</v>
       </c>
       <c r="Y4" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="Z4" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AA4" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AB4" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AC4" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AD4" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AE4" t="s" s="5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AF4" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AG4" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AH4" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AI4" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AJ4" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AK4" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AL4" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM4" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AN4" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AO4" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AP4" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>53</v>
       </c>
       <c r="C5" t="inlineStr" s="4">
         <is>
           <t>ID - 487,  Про звернення до Президента України Петра Порошенка, Голови Верховної Ради України Андрія Парубія, Прем’єр-Міністра України Володимира Гройсмана</t>
         </is>
       </c>
       <c r="D5" t="s">
         <v>50</v>
       </c>
       <c r="E5" t="s">
         <v>41</v>
       </c>
       <c r="F5" t="s">
         <v>42</v>
       </c>
       <c r="G5" t="s">
         <v>43</v>
       </c>
       <c r="H5" t="s">
         <v>44</v>
       </c>
       <c r="I5" t="s" s="5">
         <v>45</v>
       </c>
       <c r="J5" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="K5" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="L5" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="M5" t="s" s="5">
         <v>45</v>
       </c>
       <c r="N5" t="s" s="5">
         <v>46</v>
       </c>
       <c r="O5" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="P5" t="s" s="5">
         <v>46</v>
       </c>
       <c r="Q5" t="s" s="5">
         <v>45</v>
       </c>
       <c r="R5" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="S5" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="T5" t="s" s="5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="U5" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="V5" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="W5" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="X5" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Y5" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Z5" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AA5" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AB5" t="s" s="5">
         <v>47</v>
       </c>
-      <c r="X5" t="s" s="5">
-[...13 lines deleted...]
-      </c>
       <c r="AC5" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AD5" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AE5" t="s" s="5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AF5" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AG5" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AH5" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AI5" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AJ5" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AK5" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AL5" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM5" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AN5" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AO5" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AP5" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6" t="s">
         <v>54</v>
       </c>
       <c r="J6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="K6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="L6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="M6" t="s">
         <v>54</v>
       </c>
       <c r="N6" t="s">
         <v>55</v>
       </c>
       <c r="O6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="P6" t="s">
         <v>55</v>
       </c>
       <c r="Q6" t="s">
         <v>54</v>
       </c>
       <c r="R6" t="s">
+        <v>54</v>
+      </c>
+      <c r="S6" t="s">
+        <v>54</v>
+      </c>
+      <c r="T6" t="s">
         <v>55</v>
       </c>
-      <c r="S6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="U6" t="s">
+        <v>54</v>
+      </c>
+      <c r="V6" t="s">
+        <v>54</v>
+      </c>
+      <c r="W6" t="s">
         <v>55</v>
       </c>
-      <c r="V6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="X6" t="s">
         <v>54</v>
       </c>
       <c r="Y6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="Z6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AA6" t="s">
         <v>55</v>
       </c>
       <c r="AB6" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AC6" t="s">
+        <v>54</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>54</v>
+      </c>
+      <c r="AE6" t="s">
         <v>55</v>
       </c>
-      <c r="AD6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AF6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AG6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AH6" t="s">
         <v>55</v>
       </c>
       <c r="AI6" t="s">
         <v>54</v>
       </c>
       <c r="AJ6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AK6" t="s">
         <v>54</v>
       </c>
       <c r="AL6" t="s">
         <v>55</v>
       </c>
       <c r="AM6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AN6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AO6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AP6" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7" t="s">
         <v>43</v>
       </c>
       <c r="J7" t="s">
         <v>43</v>
       </c>
       <c r="K7" t="s">
         <v>43</v>
       </c>
       <c r="L7" t="s">
         <v>43</v>
@@ -1338,66 +1338,66 @@
       <c r="O9" t="s">
         <v>58</v>
       </c>
       <c r="P9" t="s">
         <v>58</v>
       </c>
       <c r="Q9" t="s">
         <v>58</v>
       </c>
       <c r="R9" t="s">
         <v>58</v>
       </c>
       <c r="S9" t="s">
         <v>58</v>
       </c>
       <c r="T9" t="s">
         <v>58</v>
       </c>
       <c r="U9" t="s">
         <v>58</v>
       </c>
       <c r="V9" t="s">
         <v>58</v>
       </c>
       <c r="W9" t="s">
+        <v>58</v>
+      </c>
+      <c r="X9" t="s">
+        <v>58</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>58</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>58</v>
+      </c>
+      <c r="AB9" t="s">
         <v>59</v>
-      </c>
-[...13 lines deleted...]
-        <v>58</v>
       </c>
       <c r="AC9" t="s">
         <v>58</v>
       </c>
       <c r="AD9" t="s">
         <v>58</v>
       </c>
       <c r="AE9" t="s">
         <v>58</v>
       </c>
       <c r="AF9" t="s">
         <v>58</v>
       </c>
       <c r="AG9" t="s">
         <v>58</v>
       </c>
       <c r="AH9" t="s">
         <v>58</v>
       </c>
       <c r="AI9" t="s">
         <v>58</v>
       </c>
       <c r="AJ9" t="s">
         <v>58</v>
       </c>
@@ -1411,144 +1411,144 @@
         <v>58</v>
       </c>
       <c r="AN9" t="s">
         <v>58</v>
       </c>
       <c r="AO9" t="s">
         <v>58</v>
       </c>
       <c r="AP9" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10" t="s">
         <v>60</v>
       </c>
       <c r="J10" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="K10" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L10" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="M10" t="s">
         <v>60</v>
       </c>
       <c r="N10" t="s">
         <v>61</v>
       </c>
       <c r="O10" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="P10" t="s">
         <v>61</v>
       </c>
       <c r="Q10" t="s">
         <v>60</v>
       </c>
       <c r="R10" t="s">
+        <v>60</v>
+      </c>
+      <c r="S10" t="s">
+        <v>60</v>
+      </c>
+      <c r="T10" t="s">
         <v>61</v>
       </c>
-      <c r="S10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="U10" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="V10" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="W10" t="s">
         <v>61</v>
       </c>
       <c r="X10" t="s">
         <v>60</v>
       </c>
       <c r="Y10" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="Z10" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="AA10" t="s">
         <v>61</v>
       </c>
       <c r="AB10" t="s">
         <v>60</v>
       </c>
       <c r="AC10" t="s">
+        <v>60</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>60</v>
+      </c>
+      <c r="AE10" t="s">
         <v>61</v>
       </c>
-      <c r="AD10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AF10" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="AG10" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="AH10" t="s">
         <v>61</v>
       </c>
       <c r="AI10" t="s">
         <v>60</v>
       </c>
       <c r="AJ10" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="AK10" t="s">
         <v>60</v>
       </c>
       <c r="AL10" t="s">
         <v>61</v>
       </c>
       <c r="AM10" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="AN10" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="AO10" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="AP10" t="s">
         <v>61</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="F1:H1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>