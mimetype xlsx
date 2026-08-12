--- v0 (2026-02-04)
+++ v1 (2026-08-12)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="132">
   <si>
     <t>uid</t>
   </si>
   <si>
     <t>voteTimestamp</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>type</t>
   </si>
   <si>
     <t>result</t>
   </si>
   <si>
     <t>za</t>
   </si>
   <si>
     <t>prt</t>
   </si>
   <si>
     <t>utr</t>
   </si>
   <si>
@@ -207,50 +207,53 @@
     <t>25.05.23  11:23:48</t>
   </si>
   <si>
     <t>25.05.23  12:05:14</t>
   </si>
   <si>
     <t>25.05.23  12:06:21</t>
   </si>
   <si>
     <t>25.05.23  12:23:00</t>
   </si>
   <si>
     <t>25.05.23  12:25:01</t>
   </si>
   <si>
     <t>25.05.23  12:37:40</t>
   </si>
   <si>
     <t>25.05.23  13:58:23</t>
   </si>
   <si>
     <t>25.05.23  14:00:35</t>
   </si>
   <si>
     <t>25.05.23  14:06:29</t>
+  </si>
+  <si>
+    <t>ID - 8340,  </t>
   </si>
   <si>
     <t>25.05.23  14:08:42</t>
   </si>
   <si>
     <t>25.05.23  14:25:32</t>
   </si>
   <si>
     <t>25.05.23  14:28:48</t>
   </si>
   <si>
     <t>25.05.23  14:59:39</t>
   </si>
   <si>
     <t>Проти</t>
   </si>
   <si>
     <t>25.05.23  15:03:24</t>
   </si>
   <si>
     <t>25.05.23  15:07:17</t>
   </si>
   <si>
     <t>25.05.23  15:09:38</t>
   </si>
@@ -2337,54 +2340,52 @@
         <v>46</v>
       </c>
       <c r="AL14" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM14" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN14" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO14" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP14" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>65</v>
       </c>
-      <c r="C15" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C15" t="s" s="4">
+        <v>66</v>
       </c>
       <c r="D15" t="s">
         <v>44</v>
       </c>
       <c r="E15" t="s">
         <v>53</v>
       </c>
       <c r="F15">
         <v>14</v>
       </c>
       <c r="G15">
         <v>0</v>
       </c>
       <c r="H15">
         <v>0</v>
       </c>
       <c r="I15" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J15" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K15" t="s" s="5">
         <v>47</v>
       </c>
@@ -2465,51 +2466,51 @@
       </c>
       <c r="AK15" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL15" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM15" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN15" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO15" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP15" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C16" t="inlineStr" s="4">
         <is>
           <t>ID - 8341,  Про внесення змін до рішення Обухівської міської ради від 26.01.2023 № 755 «Про зміну статусу житлового приміщеннякомунальної власності у селі Копачеві на гуртожиток»</t>
         </is>
       </c>
       <c r="D16" t="s">
         <v>51</v>
       </c>
       <c r="E16" t="s">
         <v>45</v>
       </c>
       <c r="F16">
         <v>21</v>
       </c>
       <c r="G16">
         <v>0</v>
       </c>
       <c r="H16">
         <v>0</v>
       </c>
       <c r="I16" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J16" t="s" s="5">
@@ -2595,51 +2596,51 @@
       </c>
       <c r="AK16" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL16" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM16" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN16" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO16" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP16" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C17" t="inlineStr" s="4">
         <is>
           <t>ID - 8342,  Про захист інтересів Обухівської міської територіальної громади Київської області</t>
         </is>
       </c>
       <c r="D17" t="s">
         <v>51</v>
       </c>
       <c r="E17" t="s">
         <v>45</v>
       </c>
       <c r="F17">
         <v>19</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17">
         <v>1</v>
       </c>
       <c r="I17" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J17" t="s" s="5">
@@ -2725,51 +2726,51 @@
       </c>
       <c r="AK17" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL17" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM17" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN17" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO17" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP17" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C18" t="inlineStr" s="4">
         <is>
           <t>ID - 8343,  Про звернення Обухівської міської ради Київської області до Кабінету Міністрів України щодо погашення заборгованості з різниці в тарифах на теплопостачання та гаряче водопостачання за</t>
         </is>
       </c>
       <c r="D18" t="s">
         <v>51</v>
       </c>
       <c r="E18" t="s">
         <v>45</v>
       </c>
       <c r="F18">
         <v>21</v>
       </c>
       <c r="G18">
         <v>0</v>
       </c>
       <c r="H18">
         <v>0</v>
       </c>
       <c r="I18" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J18" t="s" s="5">
@@ -2855,51 +2856,51 @@
       </c>
       <c r="AK18" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL18" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM18" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN18" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO18" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP18" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C19" t="inlineStr" s="4">
         <is>
           <t>ID - 8344,  Про звернення депутатів фракції «Європейської Солідарності» в Обухівській міській раді ради VIІI скликання щодо припинення договорів оренди чи користування з релігійними організаціями,</t>
         </is>
       </c>
       <c r="D19" t="s">
         <v>51</v>
       </c>
       <c r="E19" t="s">
         <v>53</v>
       </c>
       <c r="F19">
         <v>7</v>
       </c>
       <c r="G19">
         <v>1</v>
       </c>
       <c r="H19">
         <v>1</v>
       </c>
       <c r="I19" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J19" t="s" s="5">
@@ -2917,51 +2918,51 @@
       <c r="N19" t="s" s="5">
         <v>46</v>
       </c>
       <c r="O19" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P19" t="s" s="5">
         <v>46</v>
       </c>
       <c r="Q19" t="s" s="5">
         <v>48</v>
       </c>
       <c r="R19" t="s" s="5">
         <v>48</v>
       </c>
       <c r="S19" t="s" s="5">
         <v>47</v>
       </c>
       <c r="T19" t="s" s="5">
         <v>48</v>
       </c>
       <c r="U19" t="s" s="5">
         <v>48</v>
       </c>
       <c r="V19" t="s" s="5">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="W19" t="s" s="5">
         <v>48</v>
       </c>
       <c r="X19" t="s" s="5">
         <v>47</v>
       </c>
       <c r="Y19" t="s" s="5">
         <v>47</v>
       </c>
       <c r="Z19" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AA19" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AB19" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AC19" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AD19" t="s" s="5">
         <v>46</v>
       </c>
@@ -2985,51 +2986,51 @@
       </c>
       <c r="AK19" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL19" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM19" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN19" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO19" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP19" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C20" t="inlineStr" s="4">
         <is>
           <t>ID - 8345,  Про затвердження детального плану території земельної ділянки загальною площею 12 га для індивідуального садівництва на території Обухівської територіальної громади (раніше Нещерівська</t>
         </is>
       </c>
       <c r="D20" t="s">
         <v>51</v>
       </c>
       <c r="E20" t="s">
         <v>53</v>
       </c>
       <c r="F20">
         <v>2</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20">
         <v>10</v>
       </c>
       <c r="I20" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J20" t="s" s="5">
@@ -3115,51 +3116,51 @@
       </c>
       <c r="AK20" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL20" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM20" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AN20" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO20" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP20" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C21" t="inlineStr" s="4">
         <is>
           <t>ID - 8346,  Про затвердження детального плану території земельної ділянки загальною площею 5,43 га для індивідуального садівництва на території Обухівської територіальної громади (раніше Нещерівська</t>
         </is>
       </c>
       <c r="D21" t="s">
         <v>51</v>
       </c>
       <c r="E21" t="s">
         <v>53</v>
       </c>
       <c r="F21">
         <v>5</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21">
         <v>9</v>
       </c>
       <c r="I21" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J21" t="s" s="5">
@@ -3245,51 +3246,51 @@
       </c>
       <c r="AK21" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL21" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM21" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AN21" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO21" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP21" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C22" t="inlineStr" s="4">
         <is>
           <t>ID - 8347,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на розробку детального плану території на земельну ділянку площею 0,1000 га кадастровий номер 3223110100:01:098:0047</t>
         </is>
       </c>
       <c r="D22" t="s">
         <v>51</v>
       </c>
       <c r="E22" t="s">
         <v>53</v>
       </c>
       <c r="F22">
         <v>6</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22">
         <v>9</v>
       </c>
       <c r="I22" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J22" t="s" s="5">
@@ -3375,51 +3376,51 @@
       </c>
       <c r="AK22" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL22" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM22" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AN22" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO22" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP22" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C23" t="inlineStr" s="4">
         <is>
           <t>ID - 8348,  Про затвердження детального плану території загальною площею 22,00 га для розміщення та експлуатації будівель і споруд авіаційного транспорту на території Обухівської територіальної</t>
         </is>
       </c>
       <c r="D23" t="s">
         <v>51</v>
       </c>
       <c r="E23" t="s">
         <v>53</v>
       </c>
       <c r="F23">
         <v>8</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23">
         <v>4</v>
       </c>
       <c r="I23" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J23" t="s" s="5">
@@ -3505,51 +3506,51 @@
       </c>
       <c r="AK23" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL23" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM23" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN23" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO23" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP23" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C24" t="inlineStr" s="4">
         <is>
           <t>ID - 8349,  Про затвердження детального плану території земельної ділянки площею 0,3000 га для розміщення та експлуатації будівель і споруд автомобільного транспорту та дорожнього господарства на</t>
         </is>
       </c>
       <c r="D24" t="s">
         <v>51</v>
       </c>
       <c r="E24" t="s">
         <v>53</v>
       </c>
       <c r="F24">
         <v>13</v>
       </c>
       <c r="G24">
         <v>0</v>
       </c>
       <c r="H24">
         <v>5</v>
       </c>
       <c r="I24" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J24" t="s" s="5">
@@ -3635,51 +3636,51 @@
       </c>
       <c r="AK24" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL24" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM24" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AN24" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO24" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP24" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C25" t="inlineStr" s="4">
         <is>
           <t>ID - 8350,  Про затвердження звіту про експертну грошову оцінку земельної ділянки площею 0,2646 га кадастровий номер 3223110100:01:003:0214 цільове призначення - для будівництва та обслуговування будівель</t>
         </is>
       </c>
       <c r="D25" t="s">
         <v>51</v>
       </c>
       <c r="E25" t="s">
         <v>45</v>
       </c>
       <c r="F25">
         <v>20</v>
       </c>
       <c r="G25">
         <v>0</v>
       </c>
       <c r="H25">
         <v>0</v>
       </c>
       <c r="I25" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J25" t="s" s="5">
@@ -3765,51 +3766,51 @@
       </c>
       <c r="AK25" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL25" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM25" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN25" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO25" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP25" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C26" t="inlineStr" s="4">
         <is>
           <t>ID - 8351,  ро затвердження звіту про експертну грошову оцінку земельної ділянки площею 2,3058 га кадастровий номер 3223110100:01:003:0211 цільове призначення - для розміщення та експлуатації основних, підсобних і</t>
         </is>
       </c>
       <c r="D26" t="s">
         <v>51</v>
       </c>
       <c r="E26" t="s">
         <v>53</v>
       </c>
       <c r="F26">
         <v>14</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26">
         <v>6</v>
       </c>
       <c r="I26" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J26" t="s" s="5">
@@ -3895,181 +3896,181 @@
       </c>
       <c r="AK26" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL26" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM26" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AN26" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO26" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP26" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C27" t="inlineStr" s="4">
         <is>
           <t>ID - 8352,  Про купівлю земельної ділянки сільськогосподарського призначення без проведення земельних торгів площею 3,5718 га кадастровий номер 3223182500:05:001:0036 вид цільового призначення земельної ділянки:</t>
         </is>
       </c>
       <c r="D27" t="s">
         <v>51</v>
       </c>
       <c r="E27" t="s">
         <v>53</v>
       </c>
       <c r="F27">
         <v>0</v>
       </c>
       <c r="G27">
         <v>2</v>
       </c>
       <c r="H27">
         <v>12</v>
       </c>
       <c r="I27" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J27" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K27" t="s" s="5">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L27" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M27" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N27" t="s" s="5">
         <v>46</v>
       </c>
       <c r="O27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P27" t="s" s="5">
         <v>46</v>
       </c>
       <c r="Q27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="R27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="S27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="T27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="U27" t="s" s="5">
         <v>48</v>
       </c>
       <c r="V27" t="s" s="5">
         <v>46</v>
       </c>
       <c r="W27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="X27" t="s" s="5">
         <v>48</v>
       </c>
       <c r="Y27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z27" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AA27" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AB27" t="s" s="5">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AC27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AD27" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AE27" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AF27" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AG27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AH27" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AI27" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AJ27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AK27" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL27" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AN27" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO27" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AP27" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C28" t="inlineStr" s="4">
         <is>
           <t>ID - 8353,  Про затвердження звіту про експертну грошову оцінку земельної ділянки площею 0,0100 га кадастровий номер 3223110100:01:098:0035 вид цільового призначення земельної ділянки: для будівництва та</t>
         </is>
       </c>
       <c r="D28" t="s">
         <v>51</v>
       </c>
       <c r="E28" t="s">
         <v>53</v>
       </c>
       <c r="F28">
         <v>15</v>
       </c>
       <c r="G28">
         <v>0</v>
       </c>
       <c r="H28">
         <v>0</v>
       </c>
       <c r="I28" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J28" t="s" s="5">
@@ -4155,51 +4156,51 @@
       </c>
       <c r="AK28" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL28" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM28" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN28" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO28" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP28" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C29" t="inlineStr" s="4">
         <is>
           <t>ID - 8354,  Про затвердження звіту про експертну грошову оцінку земельної ділянки площею 0,0100 га кадастровий номер 3223110100:01:098:0035 вид цільового призначення земельної ділянки: для будівництва та</t>
         </is>
       </c>
       <c r="D29" t="s">
         <v>51</v>
       </c>
       <c r="E29" t="s">
         <v>53</v>
       </c>
       <c r="F29">
         <v>17</v>
       </c>
       <c r="G29">
         <v>0</v>
       </c>
       <c r="H29">
         <v>0</v>
       </c>
       <c r="I29" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J29" t="s" s="5">
@@ -4285,51 +4286,51 @@
       </c>
       <c r="AK29" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL29" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM29" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN29" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO29" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP29" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C30" t="inlineStr" s="4">
         <is>
           <t>ID - 8355,  Про затвердження звіту про експертну грошову оцінку земельної ділянки площею 0,0096 га кадастровий номер 3223110100:01:101:0014 вид цільового призначення земельної ділянки: для будівництва та</t>
         </is>
       </c>
       <c r="D30" t="s">
         <v>51</v>
       </c>
       <c r="E30" t="s">
         <v>53</v>
       </c>
       <c r="F30">
         <v>13</v>
       </c>
       <c r="G30">
         <v>0</v>
       </c>
       <c r="H30">
         <v>1</v>
       </c>
       <c r="I30" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J30" t="s" s="5">
@@ -4415,59 +4416,59 @@
       </c>
       <c r="AK30" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL30" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM30" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN30" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO30" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP30" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C31" t="inlineStr" s="4">
         <is>
           <t>ID - 8358,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на проведення нормативної грошової оцінки земель населеного пункту села Григорівка, Обухівського</t>
         </is>
       </c>
       <c r="D31" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E31" t="s">
         <v>45</v>
       </c>
       <c r="F31">
         <v>18</v>
       </c>
       <c r="G31">
         <v>0</v>
       </c>
       <c r="H31">
         <v>0</v>
       </c>
       <c r="I31" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J31" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K31" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L31" t="s" s="5">
         <v>48</v>
       </c>
@@ -4545,59 +4546,59 @@
       </c>
       <c r="AK31" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL31" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM31" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN31" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO31" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP31" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C32" t="inlineStr" s="4">
         <is>
           <t>ID - 8359,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на проведення нормативної грошової оцінки земель населеного пункту села Гусачівка, Обухівського</t>
         </is>
       </c>
       <c r="D32" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E32" t="s">
         <v>45</v>
       </c>
       <c r="F32">
         <v>18</v>
       </c>
       <c r="G32">
         <v>0</v>
       </c>
       <c r="H32">
         <v>0</v>
       </c>
       <c r="I32" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J32" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K32" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L32" t="s" s="5">
         <v>48</v>
       </c>
@@ -4675,59 +4676,59 @@
       </c>
       <c r="AK32" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL32" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM32" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN32" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO32" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP32" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C33" t="inlineStr" s="4">
         <is>
           <t>ID - 8360,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на проведення нормативної грошової оцінки земель населеного пункту села Матяшівка, Обухівського</t>
         </is>
       </c>
       <c r="D33" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E33" t="s">
         <v>45</v>
       </c>
       <c r="F33">
         <v>18</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33">
         <v>0</v>
       </c>
       <c r="I33" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J33" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K33" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L33" t="s" s="5">
         <v>48</v>
       </c>
@@ -4805,59 +4806,59 @@
       </c>
       <c r="AK33" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL33" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM33" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN33" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO33" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP33" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C34" t="inlineStr" s="4">
         <is>
           <t>ID - 8361,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на проведення нормативної грошової оцінки земель населеного пункту села Долина, Обухівського району,</t>
         </is>
       </c>
       <c r="D34" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E34" t="s">
         <v>45</v>
       </c>
       <c r="F34">
         <v>18</v>
       </c>
       <c r="G34">
         <v>0</v>
       </c>
       <c r="H34">
         <v>0</v>
       </c>
       <c r="I34" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J34" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K34" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L34" t="s" s="5">
         <v>48</v>
       </c>
@@ -4935,59 +4936,59 @@
       </c>
       <c r="AK34" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL34" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM34" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN34" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO34" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP34" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C35" t="inlineStr" s="4">
         <is>
           <t>ID - 8362,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на проведення нормативної грошової оцінки земель населеного пункту села Макарівка, Обухівського</t>
         </is>
       </c>
       <c r="D35" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E35" t="s">
         <v>45</v>
       </c>
       <c r="F35">
         <v>18</v>
       </c>
       <c r="G35">
         <v>0</v>
       </c>
       <c r="H35">
         <v>0</v>
       </c>
       <c r="I35" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J35" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K35" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L35" t="s" s="5">
         <v>48</v>
       </c>
@@ -5065,59 +5066,59 @@
       </c>
       <c r="AK35" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL35" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM35" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN35" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO35" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP35" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C36" t="inlineStr" s="4">
         <is>
           <t>ID - 8363,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на проведення нормативної грошової оцінки земель населеного пункту села Копачів, Обухівського району,</t>
         </is>
       </c>
       <c r="D36" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E36" t="s">
         <v>45</v>
       </c>
       <c r="F36">
         <v>18</v>
       </c>
       <c r="G36">
         <v>0</v>
       </c>
       <c r="H36">
         <v>0</v>
       </c>
       <c r="I36" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J36" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K36" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L36" t="s" s="5">
         <v>48</v>
       </c>
@@ -5195,59 +5196,59 @@
       </c>
       <c r="AK36" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL36" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM36" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN36" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO36" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP36" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C37" t="inlineStr" s="4">
         <is>
           <t>ID - 8364,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на проведення нормативної грошової оцінки земель населеного пункту села Застугна, Обухівського району,</t>
         </is>
       </c>
       <c r="D37" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E37" t="s">
         <v>45</v>
       </c>
       <c r="F37">
         <v>18</v>
       </c>
       <c r="G37">
         <v>0</v>
       </c>
       <c r="H37">
         <v>0</v>
       </c>
       <c r="I37" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J37" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K37" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L37" t="s" s="5">
         <v>48</v>
       </c>
@@ -5325,59 +5326,59 @@
       </c>
       <c r="AK37" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL37" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM37" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN37" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO37" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP37" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C38" t="inlineStr" s="4">
         <is>
           <t>ID - 8365,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на проведення нормативної грошової оцінки земель населеного пункту села Шевченкове, Обухівського</t>
         </is>
       </c>
       <c r="D38" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E38" t="s">
         <v>45</v>
       </c>
       <c r="F38">
         <v>18</v>
       </c>
       <c r="G38">
         <v>0</v>
       </c>
       <c r="H38">
         <v>0</v>
       </c>
       <c r="I38" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J38" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K38" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L38" t="s" s="5">
         <v>48</v>
       </c>
@@ -5455,59 +5456,59 @@
       </c>
       <c r="AK38" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL38" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM38" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN38" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO38" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP38" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C39" t="inlineStr" s="4">
         <is>
           <t>ID - 8366,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на проведення нормативної грошової оцінки земель населеного пункту села Красне Перше, Обухівського</t>
         </is>
       </c>
       <c r="D39" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E39" t="s">
         <v>45</v>
       </c>
       <c r="F39">
         <v>18</v>
       </c>
       <c r="G39">
         <v>0</v>
       </c>
       <c r="H39">
         <v>0</v>
       </c>
       <c r="I39" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J39" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K39" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L39" t="s" s="5">
         <v>48</v>
       </c>
@@ -5585,59 +5586,59 @@
       </c>
       <c r="AK39" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL39" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM39" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN39" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO39" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP39" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C40" t="inlineStr" s="4">
         <is>
           <t>ID - 8367,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на проведення нормативної грошової оцінки земель населеного пункту села Козіївка, Обухівського району,</t>
         </is>
       </c>
       <c r="D40" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E40" t="s">
         <v>45</v>
       </c>
       <c r="F40">
         <v>18</v>
       </c>
       <c r="G40">
         <v>0</v>
       </c>
       <c r="H40">
         <v>0</v>
       </c>
       <c r="I40" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J40" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K40" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L40" t="s" s="5">
         <v>48</v>
       </c>
@@ -5715,59 +5716,59 @@
       </c>
       <c r="AK40" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL40" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM40" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN40" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO40" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP40" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C41" t="inlineStr" s="4">
         <is>
           <t>ID - 8368,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на проведення нормативної грошової оцінки земель населеного пункту села Перше Травня, Обухівського</t>
         </is>
       </c>
       <c r="D41" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E41" t="s">
         <v>45</v>
       </c>
       <c r="F41">
         <v>18</v>
       </c>
       <c r="G41">
         <v>0</v>
       </c>
       <c r="H41">
         <v>0</v>
       </c>
       <c r="I41" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J41" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K41" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L41" t="s" s="5">
         <v>48</v>
       </c>
@@ -5845,59 +5846,59 @@
       </c>
       <c r="AK41" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL41" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM41" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN41" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO41" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP41" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C42" t="inlineStr" s="4">
         <is>
           <t>ID - 8369,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на проведення нормативної грошової оцінки земель населеного пункту села Семенівка, Обухівського</t>
         </is>
       </c>
       <c r="D42" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E42" t="s">
         <v>45</v>
       </c>
       <c r="F42">
         <v>18</v>
       </c>
       <c r="G42">
         <v>0</v>
       </c>
       <c r="H42">
         <v>0</v>
       </c>
       <c r="I42" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J42" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K42" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L42" t="s" s="5">
         <v>48</v>
       </c>
@@ -5975,59 +5976,59 @@
       </c>
       <c r="AK42" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL42" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM42" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN42" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO42" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP42" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C43" t="inlineStr" s="4">
         <is>
           <t>ID - 8370,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на проведення нормативної грошової оцінки земель населеного пункту села Кулі, Обухівського району,</t>
         </is>
       </c>
       <c r="D43" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E43" t="s">
         <v>45</v>
       </c>
       <c r="F43">
         <v>18</v>
       </c>
       <c r="G43">
         <v>0</v>
       </c>
       <c r="H43">
         <v>0</v>
       </c>
       <c r="I43" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J43" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K43" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L43" t="s" s="5">
         <v>48</v>
       </c>
@@ -6105,59 +6106,59 @@
       </c>
       <c r="AK43" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL43" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM43" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN43" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO43" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP43" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C44" t="inlineStr" s="4">
         <is>
           <t>ID - 8373,  Про затвердження Кириченку Петру Вікторовичу та Нозі Станіславу Миколайовичу технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на</t>
         </is>
       </c>
       <c r="D44" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E44" t="s">
         <v>45</v>
       </c>
       <c r="F44">
         <v>18</v>
       </c>
       <c r="G44">
         <v>0</v>
       </c>
       <c r="H44">
         <v>0</v>
       </c>
       <c r="I44" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J44" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K44" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L44" t="s" s="5">
         <v>48</v>
       </c>
@@ -6235,59 +6236,59 @@
       </c>
       <c r="AK44" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL44" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM44" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN44" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO44" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP44" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C45" t="inlineStr" s="4">
         <is>
           <t>ID - 8374,  Про затвердження Рясненко Наталії Сергіївні технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) площею 0,1000 га для</t>
         </is>
       </c>
       <c r="D45" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E45" t="s">
         <v>45</v>
       </c>
       <c r="F45">
         <v>18</v>
       </c>
       <c r="G45">
         <v>0</v>
       </c>
       <c r="H45">
         <v>0</v>
       </c>
       <c r="I45" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J45" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K45" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L45" t="s" s="5">
         <v>48</v>
       </c>
@@ -6365,59 +6366,59 @@
       </c>
       <c r="AK45" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL45" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM45" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN45" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO45" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP45" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C46" t="inlineStr" s="4">
         <is>
           <t>ID - 8375,  Про затвердження Макаренко Оксані Олександрівні технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості)</t>
         </is>
       </c>
       <c r="D46" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E46" t="s">
         <v>45</v>
       </c>
       <c r="F46">
         <v>18</v>
       </c>
       <c r="G46">
         <v>0</v>
       </c>
       <c r="H46">
         <v>0</v>
       </c>
       <c r="I46" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J46" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K46" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L46" t="s" s="5">
         <v>48</v>
       </c>
@@ -6495,59 +6496,59 @@
       </c>
       <c r="AK46" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL46" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM46" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN46" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO46" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP46" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C47" t="inlineStr" s="4">
         <is>
           <t>ID - 8376,  Про передачу Поступальській Наталії Федорівні у приватну власність земельної ділянки площею 0,1000 га кадастровий номер 3223110100:01:107:0136 для будівництва і обслуговування житлового будинку,</t>
         </is>
       </c>
       <c r="D47" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E47" t="s">
         <v>45</v>
       </c>
       <c r="F47">
         <v>18</v>
       </c>
       <c r="G47">
         <v>0</v>
       </c>
       <c r="H47">
         <v>0</v>
       </c>
       <c r="I47" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J47" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K47" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L47" t="s" s="5">
         <v>48</v>
       </c>
@@ -6625,59 +6626,59 @@
       </c>
       <c r="AK47" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL47" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM47" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN47" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO47" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP47" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C48" t="inlineStr" s="4">
         <is>
           <t>ID - 8377,  Про затвердження Недерській Валентині Василівні технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості)</t>
         </is>
       </c>
       <c r="D48" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E48" t="s">
         <v>45</v>
       </c>
       <c r="F48">
         <v>18</v>
       </c>
       <c r="G48">
         <v>0</v>
       </c>
       <c r="H48">
         <v>0</v>
       </c>
       <c r="I48" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J48" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K48" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L48" t="s" s="5">
         <v>48</v>
       </c>
@@ -6755,59 +6756,59 @@
       </c>
       <c r="AK48" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL48" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM48" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN48" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO48" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP48" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C49" t="inlineStr" s="4">
         <is>
           <t>ID - 8378,  Про затвердження Русан Любові Миколаївні технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) площею                  0,1000</t>
         </is>
       </c>
       <c r="D49" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E49" t="s">
         <v>45</v>
       </c>
       <c r="F49">
         <v>18</v>
       </c>
       <c r="G49">
         <v>0</v>
       </c>
       <c r="H49">
         <v>0</v>
       </c>
       <c r="I49" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J49" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K49" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L49" t="s" s="5">
         <v>48</v>
       </c>
@@ -6885,51 +6886,51 @@
       </c>
       <c r="AK49" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL49" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM49" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN49" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO49" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP49" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C50" t="inlineStr" s="4">
         <is>
           <t>ID - 8379,  Про затвердження ФЕРМЕРСЬКОМУ ГОСПОДАРСТВУ «СОКОЛ» технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) площею 2,0000 га для</t>
         </is>
       </c>
       <c r="D50" t="s">
         <v>51</v>
       </c>
       <c r="E50" t="s">
         <v>53</v>
       </c>
       <c r="F50">
         <v>13</v>
       </c>
       <c r="G50">
         <v>0</v>
       </c>
       <c r="H50">
         <v>2</v>
       </c>
       <c r="I50" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J50" t="s" s="5">
@@ -7015,51 +7016,51 @@
       </c>
       <c r="AK50" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL50" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM50" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN50" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO50" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP50" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C51" t="inlineStr" s="4">
         <is>
           <t>ID - 8380,  Про затвердження Сокирку Олегу Сергійовичу технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) площею 0,2754 га цільове</t>
         </is>
       </c>
       <c r="D51" t="s">
         <v>51</v>
       </c>
       <c r="E51" t="s">
         <v>53</v>
       </c>
       <c r="F51">
         <v>5</v>
       </c>
       <c r="G51">
         <v>0</v>
       </c>
       <c r="H51">
         <v>6</v>
       </c>
       <c r="I51" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J51" t="s" s="5">
@@ -7145,51 +7146,51 @@
       </c>
       <c r="AK51" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL51" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM51" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN51" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO51" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AP51" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C52" t="inlineStr" s="4">
         <is>
           <t>ID - 8384,  Про затвердження Сокирку Олегу Сергійовичу технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) площею 0,0842 га цільове</t>
         </is>
       </c>
       <c r="D52" t="s">
         <v>51</v>
       </c>
       <c r="E52" t="s">
         <v>53</v>
       </c>
       <c r="F52">
         <v>1</v>
       </c>
       <c r="G52">
         <v>0</v>
       </c>
       <c r="H52">
         <v>16</v>
       </c>
       <c r="I52" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J52" t="s" s="5">
@@ -7275,51 +7276,51 @@
       </c>
       <c r="AK52" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL52" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM52" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AN52" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO52" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP52" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C53" t="inlineStr" s="4">
         <is>
           <t>ID - 8385,  Про затвердження Дідику Миколі Вікторовичу технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) площею 0,2375 га для</t>
         </is>
       </c>
       <c r="D53" t="s">
         <v>51</v>
       </c>
       <c r="E53" t="s">
         <v>45</v>
       </c>
       <c r="F53">
         <v>19</v>
       </c>
       <c r="G53">
         <v>0</v>
       </c>
       <c r="H53">
         <v>0</v>
       </c>
       <c r="I53" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J53" t="s" s="5">
@@ -7405,51 +7406,51 @@
       </c>
       <c r="AK53" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL53" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM53" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AN53" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO53" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP53" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C54" t="inlineStr" s="4">
         <is>
           <t>ID - 8386,  Про затвердження Дідику Олександру Борисовичу технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) площею 0,1875 га для</t>
         </is>
       </c>
       <c r="D54" t="s">
         <v>51</v>
       </c>
       <c r="E54" t="s">
         <v>45</v>
       </c>
       <c r="F54">
         <v>19</v>
       </c>
       <c r="G54">
         <v>0</v>
       </c>
       <c r="H54">
         <v>0</v>
       </c>
       <c r="I54" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J54" t="s" s="5">
@@ -7535,51 +7536,51 @@
       </c>
       <c r="AK54" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL54" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM54" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AN54" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO54" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP54" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C55" t="inlineStr" s="4">
         <is>
           <t>ID - 8387,  Про затвердження Охріменко Любові Федорівні технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) площею 3,2500 га для ведення</t>
         </is>
       </c>
       <c r="D55" t="s">
         <v>51</v>
       </c>
       <c r="E55" t="s">
         <v>45</v>
       </c>
       <c r="F55">
         <v>18</v>
       </c>
       <c r="G55">
         <v>0</v>
       </c>
       <c r="H55">
         <v>0</v>
       </c>
       <c r="I55" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J55" t="s" s="5">
@@ -7665,51 +7666,51 @@
       </c>
       <c r="AK55" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL55" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM55" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AN55" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO55" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP55" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C56" t="inlineStr" s="4">
         <is>
           <t>ID - 8388,  Про затвердження Дутчаку Олексію Олександровичу проекту землеустрою щодо відведення земельної ділянки у власність площею 0,0030 га для будівництва індивідуальних гаражів, за адресою: вул.</t>
         </is>
       </c>
       <c r="D56" t="s">
         <v>51</v>
       </c>
       <c r="E56" t="s">
         <v>45</v>
       </c>
       <c r="F56">
         <v>19</v>
       </c>
       <c r="G56">
         <v>0</v>
       </c>
       <c r="H56">
         <v>0</v>
       </c>
       <c r="I56" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J56" t="s" s="5">
@@ -7795,51 +7796,51 @@
       </c>
       <c r="AK56" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL56" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM56" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AN56" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO56" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP56" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C57" t="inlineStr" s="4">
         <is>
           <t>ID - 8389,  Про внесення змін до рішення Обухівської міської ради Київської області № 796/18-38–VІІІ від 28.02.2023 «Про затвердження Пишняку Дмитру Андрійовичу проекту землеустрою щодо відведення земельної</t>
         </is>
       </c>
       <c r="D57" t="s">
         <v>51</v>
       </c>
       <c r="E57" t="s">
         <v>45</v>
       </c>
       <c r="F57">
         <v>18</v>
       </c>
       <c r="G57">
         <v>0</v>
       </c>
       <c r="H57">
         <v>0</v>
       </c>
       <c r="I57" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J57" t="s" s="5">
@@ -7925,51 +7926,51 @@
       </c>
       <c r="AK57" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL57" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM57" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AN57" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO57" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP57" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C58" t="inlineStr" s="4">
         <is>
           <t>ID - 8390,  Про затвердження Мітленку Віталію Олексійовичу проекту землеустрою щодо відведення земельної ділянки у власність цільове призначення якої змінюється з «для ведення особистого</t>
         </is>
       </c>
       <c r="D58" t="s">
         <v>51</v>
       </c>
       <c r="E58" t="s">
         <v>53</v>
       </c>
       <c r="F58">
         <v>0</v>
       </c>
       <c r="G58">
         <v>1</v>
       </c>
       <c r="H58">
         <v>17</v>
       </c>
       <c r="I58" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J58" t="s" s="5">
@@ -8029,77 +8030,77 @@
       <c r="AB58" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AC58" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AD58" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AE58" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AF58" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AG58" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AH58" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AI58" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AJ58" t="s" s="5">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AK58" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL58" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM58" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AN58" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO58" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP58" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C59" t="inlineStr" s="4">
         <is>
           <t>ID - 8391,  Про затвердження технічної документації про нормативну грошову оцінку земельної ділянки комунальної власності площею 0,0129 га кадастровий номер 3223184600:03:006:0091 вид цільового призначення</t>
         </is>
       </c>
       <c r="D59" t="s">
         <v>51</v>
       </c>
       <c r="E59" t="s">
         <v>45</v>
       </c>
       <c r="F59">
         <v>18</v>
       </c>
       <c r="G59">
         <v>0</v>
       </c>
       <c r="H59">
         <v>0</v>
       </c>
       <c r="I59" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J59" t="s" s="5">
@@ -8185,51 +8186,51 @@
       </c>
       <c r="AK59" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL59" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM59" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AN59" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO59" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP59" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C60" t="inlineStr" s="4">
         <is>
           <t>ID - 8392,  Про надання Леванді Володимиру Олександровичу, Леванді Сергію Володимировичу, Леванді Вікторії Володимирівні, Леванді Богдану Сергійовичу та Леванді Максиму Сергійовичу дозволу на</t>
         </is>
       </c>
       <c r="D60" t="s">
         <v>51</v>
       </c>
       <c r="E60" t="s">
         <v>53</v>
       </c>
       <c r="F60">
         <v>13</v>
       </c>
       <c r="G60">
         <v>0</v>
       </c>
       <c r="H60">
         <v>0</v>
       </c>
       <c r="I60" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J60" t="s" s="5">
@@ -8315,92 +8316,92 @@
       </c>
       <c r="AK60" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL60" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM60" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AN60" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO60" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP60" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C61" t="inlineStr" s="4">
         <is>
           <t>ID - 8393,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на виготовлення технічної документації із землеустрою щодо встановлення меж частини земельної ділянки</t>
         </is>
       </c>
       <c r="D61" t="s">
         <v>51</v>
       </c>
       <c r="E61" t="s">
         <v>53</v>
       </c>
       <c r="F61">
         <v>2</v>
       </c>
       <c r="G61">
         <v>2</v>
       </c>
       <c r="H61">
         <v>8</v>
       </c>
       <c r="I61" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J61" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K61" t="s" s="5">
         <v>54</v>
       </c>
       <c r="L61" t="s" s="5">
         <v>54</v>
       </c>
       <c r="M61" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N61" t="s" s="5">
         <v>46</v>
       </c>
       <c r="O61" t="s" s="5">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="P61" t="s" s="5">
         <v>46</v>
       </c>
       <c r="Q61" t="s" s="5">
         <v>54</v>
       </c>
       <c r="R61" t="s" s="5">
         <v>48</v>
       </c>
       <c r="S61" t="s" s="5">
         <v>47</v>
       </c>
       <c r="T61" t="s" s="5">
         <v>54</v>
       </c>
       <c r="U61" t="s" s="5">
         <v>48</v>
       </c>
       <c r="V61" t="s" s="5">
         <v>46</v>
       </c>
       <c r="W61" t="s" s="5">
         <v>54</v>
       </c>
@@ -8419,118 +8420,118 @@
       <c r="AB61" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AC61" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AD61" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AE61" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AF61" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AG61" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AH61" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AI61" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AJ61" t="s" s="5">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AK61" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL61" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM61" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AN61" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO61" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP61" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C62" t="inlineStr" s="4">
         <is>
           <t>ID - 8394,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на розроблення технічної документації із землеустрою щодо інвентаризації земель площею 0,5000 га для</t>
         </is>
       </c>
       <c r="D62" t="s">
         <v>51</v>
       </c>
       <c r="E62" t="s">
         <v>53</v>
       </c>
       <c r="F62">
         <v>13</v>
       </c>
       <c r="G62">
         <v>1</v>
       </c>
       <c r="H62">
         <v>3</v>
       </c>
       <c r="I62" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J62" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K62" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L62" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M62" t="s" s="5">
         <v>47</v>
       </c>
       <c r="N62" t="s" s="5">
         <v>46</v>
       </c>
       <c r="O62" t="s" s="5">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="P62" t="s" s="5">
         <v>46</v>
       </c>
       <c r="Q62" t="s" s="5">
         <v>47</v>
       </c>
       <c r="R62" t="s" s="5">
         <v>54</v>
       </c>
       <c r="S62" t="s" s="5">
         <v>47</v>
       </c>
       <c r="T62" t="s" s="5">
         <v>47</v>
       </c>
       <c r="U62" t="s" s="5">
         <v>47</v>
       </c>
       <c r="V62" t="s" s="5">
         <v>46</v>
       </c>
       <c r="W62" t="s" s="5">
         <v>54</v>
       </c>
@@ -8575,83 +8576,83 @@
       </c>
       <c r="AK62" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL62" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM62" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AN62" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO62" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP62" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C63" t="inlineStr" s="4">
         <is>
           <t>ID - 8395,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на розроблення технічної документації із землеустрою щодо інвентаризації земель площею 0,3000 га для</t>
         </is>
       </c>
       <c r="D63" t="s">
         <v>51</v>
       </c>
       <c r="E63" t="s">
         <v>53</v>
       </c>
       <c r="F63">
         <v>12</v>
       </c>
       <c r="G63">
         <v>1</v>
       </c>
       <c r="H63">
         <v>4</v>
       </c>
       <c r="I63" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J63" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K63" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L63" t="s" s="5">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M63" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N63" t="s" s="5">
         <v>46</v>
       </c>
       <c r="O63" t="s" s="5">
         <v>54</v>
       </c>
       <c r="P63" t="s" s="5">
         <v>46</v>
       </c>
       <c r="Q63" t="s" s="5">
         <v>47</v>
       </c>
       <c r="R63" t="s" s="5">
         <v>54</v>
       </c>
       <c r="S63" t="s" s="5">
         <v>47</v>
       </c>
       <c r="T63" t="s" s="5">
         <v>47</v>
       </c>
@@ -8705,51 +8706,51 @@
       </c>
       <c r="AK63" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL63" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM63" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AN63" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO63" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP63" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C64" t="inlineStr" s="4">
         <is>
           <t>ID - 8396,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на розроблення технічної документації із землеустрою щодо інвентаризації земель площею 1,4 га для</t>
         </is>
       </c>
       <c r="D64" t="s">
         <v>51</v>
       </c>
       <c r="E64" t="s">
         <v>53</v>
       </c>
       <c r="F64">
         <v>7</v>
       </c>
       <c r="G64">
         <v>1</v>
       </c>
       <c r="H64">
         <v>8</v>
       </c>
       <c r="I64" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J64" t="s" s="5">
@@ -8809,77 +8810,77 @@
       <c r="AB64" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AC64" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AD64" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AE64" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AF64" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AG64" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AH64" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AI64" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AJ64" t="s" s="5">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AK64" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL64" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM64" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AN64" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO64" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP64" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C65" t="inlineStr" s="4">
         <is>
           <t>ID - 8397,  Про внесення змін до договору оренди землі № 115 від 03.06.2008, укладеного з ФОП Романенко Галиною Василівною та зареєстрованого у Державному реєстрі земель за № 040995000023 від 02.09.2009 (зі змінами),</t>
         </is>
       </c>
       <c r="D65" t="s">
         <v>51</v>
       </c>
       <c r="E65" t="s">
         <v>53</v>
       </c>
       <c r="F65">
         <v>7</v>
       </c>
       <c r="G65">
         <v>0</v>
       </c>
       <c r="H65">
         <v>7</v>
       </c>
       <c r="I65" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J65" t="s" s="5">
@@ -8965,51 +8966,51 @@
       </c>
       <c r="AK65" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL65" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM65" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AN65" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO65" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP65" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C66" t="inlineStr" s="4">
         <is>
           <t>ID - 8398,  Про подання Виконавчому комітету Обухівської міської ради Київської області документів на державну реєстрацію речових прав на шість земельних ділянок загальною площею 136,8701 га, за адресою:</t>
         </is>
       </c>
       <c r="D66" t="s">
         <v>51</v>
       </c>
       <c r="E66" t="s">
         <v>53</v>
       </c>
       <c r="F66">
         <v>5</v>
       </c>
       <c r="G66">
         <v>2</v>
       </c>
       <c r="H66">
         <v>6</v>
       </c>
       <c r="I66" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J66" t="s" s="5">
@@ -9045,101 +9046,101 @@
       <c r="T66" t="s" s="5">
         <v>47</v>
       </c>
       <c r="U66" t="s" s="5">
         <v>54</v>
       </c>
       <c r="V66" t="s" s="5">
         <v>46</v>
       </c>
       <c r="W66" t="s" s="5">
         <v>54</v>
       </c>
       <c r="X66" t="s" s="5">
         <v>48</v>
       </c>
       <c r="Y66" t="s" s="5">
         <v>54</v>
       </c>
       <c r="Z66" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AA66" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AB66" t="s" s="5">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AC66" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AD66" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AE66" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AF66" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AG66" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AH66" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AI66" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AJ66" t="s" s="5">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AK66" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL66" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM66" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AN66" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO66" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP66" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C67" t="inlineStr" s="4">
         <is>
           <t>ID - 8399,  Про внесення змін до рішення Обухівської міської ради Київської області № 256-29сесія–V від 26.06.2008 «Про розгляд питань по регулюванню земельних відносин»</t>
         </is>
       </c>
       <c r="D67" t="s">
         <v>51</v>
       </c>
       <c r="E67" t="s">
         <v>53</v>
       </c>
       <c r="F67">
         <v>4</v>
       </c>
       <c r="G67">
         <v>1</v>
       </c>
       <c r="H67">
         <v>8</v>
       </c>
       <c r="I67" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J67" t="s" s="5">
@@ -9199,77 +9200,77 @@
       <c r="AB67" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AC67" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AD67" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AE67" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AF67" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AG67" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AH67" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AI67" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AJ67" t="s" s="5">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AK67" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL67" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM67" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AN67" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO67" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP67" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C68" t="inlineStr" s="4">
         <is>
           <t>ID - 8400,   Про затвердження Дідик Наталії Іванівні технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) площею                  0,2500</t>
         </is>
       </c>
       <c r="D68" t="s">
         <v>51</v>
       </c>
       <c r="E68" t="s">
         <v>45</v>
       </c>
       <c r="F68">
         <v>20</v>
       </c>
       <c r="G68">
         <v>0</v>
       </c>
       <c r="H68">
         <v>0</v>
       </c>
       <c r="I68" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J68" t="s" s="5">
@@ -9355,59 +9356,59 @@
       </c>
       <c r="AK68" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL68" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM68" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN68" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO68" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP68" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C69" t="inlineStr" s="4">
         <is>
           <t>ID - 8404,  Про затвердження Слюсару Віталію Вікторовичу технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) площею 0,2459 га для</t>
         </is>
       </c>
       <c r="D69" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E69" t="s">
         <v>45</v>
       </c>
       <c r="F69">
         <v>20</v>
       </c>
       <c r="G69">
         <v>0</v>
       </c>
       <c r="H69">
         <v>0</v>
       </c>
       <c r="I69" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J69" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K69" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L69" t="s" s="5">
         <v>47</v>
       </c>
@@ -9485,59 +9486,59 @@
       </c>
       <c r="AK69" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL69" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM69" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN69" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO69" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP69" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C70" t="inlineStr" s="4">
         <is>
           <t>ID - 8405,  Про затвердження Кулик Олені Юріївні та Оринчак Наталії Юріївні технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) площею</t>
         </is>
       </c>
       <c r="D70" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E70" t="s">
         <v>45</v>
       </c>
       <c r="F70">
         <v>20</v>
       </c>
       <c r="G70">
         <v>0</v>
       </c>
       <c r="H70">
         <v>0</v>
       </c>
       <c r="I70" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J70" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K70" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L70" t="s" s="5">
         <v>47</v>
       </c>
@@ -9615,59 +9616,59 @@
       </c>
       <c r="AK70" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL70" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM70" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN70" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO70" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP70" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C71" t="inlineStr" s="4">
         <is>
           <t>ID - 8406,  Про затвердження Сторожик Світлані Іванівні технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) площею 0,2500 га для</t>
         </is>
       </c>
       <c r="D71" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E71" t="s">
         <v>45</v>
       </c>
       <c r="F71">
         <v>20</v>
       </c>
       <c r="G71">
         <v>0</v>
       </c>
       <c r="H71">
         <v>0</v>
       </c>
       <c r="I71" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J71" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K71" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L71" t="s" s="5">
         <v>47</v>
       </c>
@@ -9745,59 +9746,59 @@
       </c>
       <c r="AK71" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL71" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM71" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN71" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO71" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP71" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C72" t="inlineStr" s="4">
         <is>
           <t>ID - 8407,  Про затвердження Хоменко Надії Вікторівні проекту землеустрою щодо відведення земельної ділянки, цільове призначення якої змінюється з «для ведення особистого селянського господарства»</t>
         </is>
       </c>
       <c r="D72" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E72" t="s">
         <v>45</v>
       </c>
       <c r="F72">
         <v>20</v>
       </c>
       <c r="G72">
         <v>0</v>
       </c>
       <c r="H72">
         <v>0</v>
       </c>
       <c r="I72" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J72" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K72" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L72" t="s" s="5">
         <v>47</v>
       </c>
@@ -9875,51 +9876,51 @@
       </c>
       <c r="AK72" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL72" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM72" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN72" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO72" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP72" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C73" t="inlineStr" s="4">
         <is>
           <t>ID - 8408,  Про затвердження Солодєєву Миколі Миколайовичу проекту землеустрою щодо відведення земельної ділянки у разі зміни цільового призначення з «для ведення особистого селянського</t>
         </is>
       </c>
       <c r="D73" t="s">
         <v>51</v>
       </c>
       <c r="E73" t="s">
         <v>53</v>
       </c>
       <c r="F73">
         <v>13</v>
       </c>
       <c r="G73">
         <v>0</v>
       </c>
       <c r="H73">
         <v>3</v>
       </c>
       <c r="I73" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J73" t="s" s="5">
@@ -10005,51 +10006,51 @@
       </c>
       <c r="AK73" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL73" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM73" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN73" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO73" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP73" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C74" t="inlineStr" s="4">
         <is>
           <t>ID - 8409,  Про затвердження Півнєвій Надії Василівні проекту землеустрою щодо відведення земельної ділянки у разі зміни цільового призначення з «для ведення особистого селянського господарства» на</t>
         </is>
       </c>
       <c r="D74" t="s">
         <v>51</v>
       </c>
       <c r="E74" t="s">
         <v>53</v>
       </c>
       <c r="F74">
         <v>4</v>
       </c>
       <c r="G74">
         <v>0</v>
       </c>
       <c r="H74">
         <v>14</v>
       </c>
       <c r="I74" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J74" t="s" s="5">
@@ -10135,51 +10136,51 @@
       </c>
       <c r="AK74" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL74" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM74" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AN74" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO74" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP74" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C75" t="inlineStr" s="4">
         <is>
           <t>ID - 8410,  Про затвердження Півнєвій Надії Василівні проекту землеустрою щодо відведення земельної ділянки у разі зміни цільового призначення з «для ведення особистого селянського господарства» на</t>
         </is>
       </c>
       <c r="D75" t="s">
         <v>51</v>
       </c>
       <c r="E75" t="s">
         <v>53</v>
       </c>
       <c r="F75">
         <v>5</v>
       </c>
       <c r="G75">
         <v>0</v>
       </c>
       <c r="H75">
         <v>12</v>
       </c>
       <c r="I75" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J75" t="s" s="5">
@@ -10265,51 +10266,51 @@
       </c>
       <c r="AK75" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL75" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM75" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AN75" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO75" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP75" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C76" t="inlineStr" s="4">
         <is>
           <t>ID - 8411,  Про передачу Галахуті Світлані Василівні у приватну власність земельної ділянки площею 0,0032 га кадастровий номер 3223110100:01:102:0399 для будівництва індивідуальних гаражів, за адресою: вул.</t>
         </is>
       </c>
       <c r="D76" t="s">
         <v>51</v>
       </c>
       <c r="E76" t="s">
         <v>45</v>
       </c>
       <c r="F76">
         <v>20</v>
       </c>
       <c r="G76">
         <v>0</v>
       </c>
       <c r="H76">
         <v>0</v>
       </c>
       <c r="I76" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J76" t="s" s="5">
@@ -10395,51 +10396,51 @@
       </c>
       <c r="AK76" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL76" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM76" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN76" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO76" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP76" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C77" t="inlineStr" s="4">
         <is>
           <t>ID - 8412,  Про затвердження ТОВАРИСТВУ З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «СОБІ» (далі – ТОВ «СОБІ») проекту землеустрою щодо відведення земельної ділянки, цільове призначення якої змінюється з «для</t>
         </is>
       </c>
       <c r="D77" t="s">
         <v>51</v>
       </c>
       <c r="E77" t="s">
         <v>53</v>
       </c>
       <c r="F77">
         <v>13</v>
       </c>
       <c r="G77">
         <v>0</v>
       </c>
       <c r="H77">
         <v>6</v>
       </c>
       <c r="I77" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J77" t="s" s="5">
@@ -10525,51 +10526,51 @@
       </c>
       <c r="AK77" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL77" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM77" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AN77" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO77" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP77" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C78" t="inlineStr" s="4">
         <is>
           <t>ID - 8413,  Про затвердження ТОВАРИСТВУ З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «СОБІ» (далі – ТОВ «СОБІ») проекту землеустрою щодо відведення земельної ділянки, цільове призначення якої змінюється з «для</t>
         </is>
       </c>
       <c r="D78" t="s">
         <v>51</v>
       </c>
       <c r="E78" t="s">
         <v>53</v>
       </c>
       <c r="F78">
         <v>12</v>
       </c>
       <c r="G78">
         <v>0</v>
       </c>
       <c r="H78">
         <v>6</v>
       </c>
       <c r="I78" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J78" t="s" s="5">
@@ -10655,51 +10656,51 @@
       </c>
       <c r="AK78" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL78" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM78" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AN78" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO78" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP78" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C79" t="inlineStr" s="4">
         <is>
           <t>ID - 8414,  Про затвердження ТОВАРИСТВУ З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «СОБІ» (далі – ТОВ «СОБІ») проекту землеустрою щодо відведення земельної ділянки, цільове призначення якої змінюється з «для</t>
         </is>
       </c>
       <c r="D79" t="s">
         <v>51</v>
       </c>
       <c r="E79" t="s">
         <v>53</v>
       </c>
       <c r="F79">
         <v>13</v>
       </c>
       <c r="G79">
         <v>0</v>
       </c>
       <c r="H79">
         <v>5</v>
       </c>
       <c r="I79" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J79" t="s" s="5">
@@ -10785,51 +10786,51 @@
       </c>
       <c r="AK79" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL79" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM79" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN79" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO79" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP79" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C80" t="inlineStr" s="4">
         <is>
           <t>ID - 8415,  Про затвердження ТОВАРИСТВУ З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «СОБІ» (далі – ТОВ «СОБІ») проекту землеустрою щодо відведення земельної ділянки, цільове призначення якої змінюється з «для</t>
         </is>
       </c>
       <c r="D80" t="s">
         <v>51</v>
       </c>
       <c r="E80" t="s">
         <v>53</v>
       </c>
       <c r="F80">
         <v>12</v>
       </c>
       <c r="G80">
         <v>0</v>
       </c>
       <c r="H80">
         <v>5</v>
       </c>
       <c r="I80" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J80" t="s" s="5">
@@ -10915,51 +10916,51 @@
       </c>
       <c r="AK80" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL80" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM80" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN80" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO80" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP80" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C81" t="inlineStr" s="4">
         <is>
           <t>ID - 8416,  Про затвердження Поповиченку Володимиру Олексійовичу проекту землеустрою щодо відведення земельної ділянки у власність цільове призначення якої змінюється з «для ведення фермерського</t>
         </is>
       </c>
       <c r="D81" t="s">
         <v>51</v>
       </c>
       <c r="E81" t="s">
         <v>53</v>
       </c>
       <c r="F81">
         <v>13</v>
       </c>
       <c r="G81">
         <v>0</v>
       </c>
       <c r="H81">
         <v>3</v>
       </c>
       <c r="I81" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J81" t="s" s="5">
@@ -11045,51 +11046,51 @@
       </c>
       <c r="AK81" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL81" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM81" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN81" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO81" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP81" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C82" t="inlineStr" s="4">
         <is>
           <t>ID - 8417,  Про затвердження Шумахіну Сергію Михайловичу проекту землеустрою щодо відведення земельної ділянки в оренду площею 1,0000 га вид цільового призначення земельної ділянки: для ведення</t>
         </is>
       </c>
       <c r="D82" t="s">
         <v>51</v>
       </c>
       <c r="E82" t="s">
         <v>45</v>
       </c>
       <c r="F82">
         <v>18</v>
       </c>
       <c r="G82">
         <v>0</v>
       </c>
       <c r="H82">
         <v>0</v>
       </c>
       <c r="I82" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J82" t="s" s="5">
@@ -11175,51 +11176,51 @@
       </c>
       <c r="AK82" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL82" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM82" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN82" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO82" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP82" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C83" t="inlineStr" s="4">
         <is>
           <t>ID - 8418,  Про затвердження Тарабріну Олексію Євгеновичу проекту землеустрою щодо відведення земельної ділянки у разі зміни цільового призначення з «для ведення особистого селянського</t>
         </is>
       </c>
       <c r="D83" t="s">
         <v>51</v>
       </c>
       <c r="E83" t="s">
         <v>53</v>
       </c>
       <c r="F83">
         <v>0</v>
       </c>
       <c r="G83">
         <v>0</v>
       </c>
       <c r="H83">
         <v>13</v>
       </c>
       <c r="I83" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J83" t="s" s="5">
@@ -11305,51 +11306,51 @@
       </c>
       <c r="AK83" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL83" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM83" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN83" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO83" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP83" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C84" t="inlineStr" s="4">
         <is>
           <t>ID - 8419,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на розроблення технічної документації із землеустрою щодо інвентаризації земель площею 0,3500 га для</t>
         </is>
       </c>
       <c r="D84" t="s">
         <v>51</v>
       </c>
       <c r="E84" t="s">
         <v>53</v>
       </c>
       <c r="F84">
         <v>1</v>
       </c>
       <c r="G84">
         <v>0</v>
       </c>
       <c r="H84">
         <v>16</v>
       </c>
       <c r="I84" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J84" t="s" s="5">
@@ -11435,51 +11436,51 @@
       </c>
       <c r="AK84" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL84" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM84" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN84" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO84" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP84" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C85" t="inlineStr" s="4">
         <is>
           <t>ID - 8420,  Про надання СІЛЬСЬКОГОСПОДАРСЬКОМУ ТОВАРИСТВУ З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «УРОЖАЙ» (далі - СГ ТОВ «УРОЖАЙ») дозволу на розроблення технічної документації із землеустрою щодо</t>
         </is>
       </c>
       <c r="D85" t="s">
         <v>51</v>
       </c>
       <c r="E85" t="s">
         <v>45</v>
       </c>
       <c r="F85">
         <v>18</v>
       </c>
       <c r="G85">
         <v>0</v>
       </c>
       <c r="H85">
         <v>0</v>
       </c>
       <c r="I85" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J85" t="s" s="5">
@@ -11565,51 +11566,51 @@
       </c>
       <c r="AK85" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL85" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM85" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN85" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO85" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP85" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C86" t="inlineStr" s="4">
         <is>
           <t>ID - 8421,  Про надання ТОВ «АГРО-ПРОМИСЛОВЕ ПІДПРИЄМСТВО «СПЕЦКОМУНБУД» (далі -ТОВ АПП «СПЕЦКОМУНБУД») дозволу на розробку проекту землеустрою щодо відведення земельної ділянки в оренду площею 1,6000 га</t>
         </is>
       </c>
       <c r="D86" t="s">
         <v>51</v>
       </c>
       <c r="E86" t="s">
         <v>53</v>
       </c>
       <c r="F86">
         <v>5</v>
       </c>
       <c r="G86">
         <v>0</v>
       </c>
       <c r="H86">
         <v>7</v>
       </c>
       <c r="I86" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J86" t="s" s="5">
@@ -11695,51 +11696,51 @@
       </c>
       <c r="AK86" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL86" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM86" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AN86" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO86" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP86" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C87" t="inlineStr" s="4">
         <is>
           <t>ID - 8422,  Про укладення з Мартиненко Надією Вікторівною договору оренди земельної ділянки площею 0,0300 га кадастровий номер 3223110100:01:108:0092 вид цільового призначення земельної ділянки: 03.07 Для</t>
         </is>
       </c>
       <c r="D87" t="s">
         <v>51</v>
       </c>
       <c r="E87" t="s">
         <v>53</v>
       </c>
       <c r="F87">
         <v>10</v>
       </c>
       <c r="G87">
         <v>0</v>
       </c>
       <c r="H87">
         <v>0</v>
       </c>
       <c r="I87" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J87" t="s" s="5">
@@ -11825,51 +11826,51 @@
       </c>
       <c r="AK87" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL87" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM87" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN87" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO87" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP87" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C88" t="inlineStr" s="4">
         <is>
           <t>ID - 8423,  Про укладення з ПРИВАТНОЮ ФІРМОЮ «ВІТА» договору оренди земельної ділянки площею 0,4780 га кадастровий номер 3223110100:01:100:0032 вид цільового призначення земельної ділянки: 03.07 Для будівництва та</t>
         </is>
       </c>
       <c r="D88" t="s">
         <v>51</v>
       </c>
       <c r="E88" t="s">
         <v>45</v>
       </c>
       <c r="F88">
         <v>19</v>
       </c>
       <c r="G88">
         <v>0</v>
       </c>
       <c r="H88">
         <v>0</v>
       </c>
       <c r="I88" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J88" t="s" s="5">
@@ -11955,51 +11956,51 @@
       </c>
       <c r="AK88" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL88" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM88" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN88" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO88" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP88" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C89" t="inlineStr" s="4">
         <is>
           <t>ID - 8424,  Про укладення з Цоколовою Любов’ю Анатоліївною договору оренди земельної ділянки площею 0,0049 га кадастровий номер 3223110100:01:098:0251 вид цільового призначення земельної ділянки: 03.07 Для</t>
         </is>
       </c>
       <c r="D89" t="s">
         <v>51</v>
       </c>
       <c r="E89" t="s">
         <v>53</v>
       </c>
       <c r="F89">
         <v>0</v>
       </c>
       <c r="G89">
         <v>0</v>
       </c>
       <c r="H89">
         <v>15</v>
       </c>
       <c r="I89" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J89" t="s" s="5">
@@ -12085,51 +12086,51 @@
       </c>
       <c r="AK89" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL89" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM89" t="s" s="5">
         <v>54</v>
       </c>
       <c r="AN89" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO89" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP89" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C90" t="inlineStr" s="4">
         <is>
           <t>ID - 8425,  Про припинення шляхом достроково розірвання з ПП Цурпал Вадимом Миколайовичем договору оренди землі від 08.08.2017 площею 0,0090 га цільове призначення земельної ділянки: для тимчасового</t>
         </is>
       </c>
       <c r="D90" t="s">
         <v>51</v>
       </c>
       <c r="E90" t="s">
         <v>53</v>
       </c>
       <c r="F90">
         <v>13</v>
       </c>
       <c r="G90">
         <v>0</v>
       </c>
       <c r="H90">
         <v>1</v>
       </c>
       <c r="I90" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J90" t="s" s="5">
@@ -12215,51 +12216,51 @@
       </c>
       <c r="AK90" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL90" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM90" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN90" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO90" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP90" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C91" t="inlineStr" s="4">
         <is>
           <t>ID - 8426,  Про проведення Виконавчим комітетом Обухівської міської ради Київської області експертної грошової оцінки земельної ділянки площею 0,0067 га кадастровий номер 3223110100:01:099:0054 для будівництва</t>
         </is>
       </c>
       <c r="D91" t="s">
         <v>51</v>
       </c>
       <c r="E91" t="s">
         <v>45</v>
       </c>
       <c r="F91">
         <v>19</v>
       </c>
       <c r="G91">
         <v>0</v>
       </c>
       <c r="H91">
         <v>0</v>
       </c>
       <c r="I91" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J91" t="s" s="5">
@@ -12345,51 +12346,51 @@
       </c>
       <c r="AK91" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL91" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM91" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN91" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO91" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP91" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C92" t="inlineStr" s="4">
         <is>
           <t>ID - 8427,  Про проведення Виконавчим комітетом Обухівської міської ради Київської області експертної грошової оцінки земельної ділянки площею 0,2000 га кадастровий номер 3223110100:01:076:0048 для будівництва</t>
         </is>
       </c>
       <c r="D92" t="s">
         <v>51</v>
       </c>
       <c r="E92" t="s">
         <v>45</v>
       </c>
       <c r="F92">
         <v>18</v>
       </c>
       <c r="G92">
         <v>0</v>
       </c>
       <c r="H92">
         <v>0</v>
       </c>
       <c r="I92" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J92" t="s" s="5">
@@ -12475,51 +12476,51 @@
       </c>
       <c r="AK92" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL92" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM92" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN92" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO92" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP92" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C93" t="inlineStr" s="4">
         <is>
           <t>ID - 8428,  Про проведення Виконавчим комітетом Обухівської міської ради Київської області експертної грошової оцінки земельної ділянки площею 0,2000 га кадастровий номер 3223110100:01:020:0007 для розміщення та</t>
         </is>
       </c>
       <c r="D93" t="s">
         <v>51</v>
       </c>
       <c r="E93" t="s">
         <v>53</v>
       </c>
       <c r="F93">
         <v>16</v>
       </c>
       <c r="G93">
         <v>0</v>
       </c>
       <c r="H93">
         <v>0</v>
       </c>
       <c r="I93" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J93" t="s" s="5">
@@ -12605,51 +12606,51 @@
       </c>
       <c r="AK93" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL93" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM93" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN93" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO93" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP93" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C94" t="inlineStr" s="4">
         <is>
           <t>ID - 8429,  Про надання ТОВАРИСТВУ З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «ІНТЕРАГРОІНВЕСТ-2007» (далі - ТОВ «ІНТЕРАГРОІНВЕСТ-2007») дозволу на розробку проекту землеустрою щодо відведення земельної ділянки в</t>
         </is>
       </c>
       <c r="D94" t="s">
         <v>51</v>
       </c>
       <c r="E94" t="s">
         <v>45</v>
       </c>
       <c r="F94">
         <v>18</v>
       </c>
       <c r="G94">
         <v>0</v>
       </c>
       <c r="H94">
         <v>0</v>
       </c>
       <c r="I94" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J94" t="s" s="5">
@@ -12735,51 +12736,51 @@
       </c>
       <c r="AK94" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL94" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM94" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN94" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO94" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP94" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C95" t="inlineStr" s="4">
         <is>
           <t>ID - 8430,  Про надання ТОВАРИСТВУ З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «ІНТЕРАГРОІНВЕСТ-2007» (далі - ТОВ «ІНТЕРАГРОІНВЕСТ-2007») дозволу на розробку проекту землеустрою щодо відведення земельної ділянки в</t>
         </is>
       </c>
       <c r="D95" t="s">
         <v>51</v>
       </c>
       <c r="E95" t="s">
         <v>45</v>
       </c>
       <c r="F95">
         <v>18</v>
       </c>
       <c r="G95">
         <v>0</v>
       </c>
       <c r="H95">
         <v>0</v>
       </c>
       <c r="I95" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J95" t="s" s="5">
@@ -12865,51 +12866,51 @@
       </c>
       <c r="AK95" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL95" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM95" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN95" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO95" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP95" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C96" t="inlineStr" s="4">
         <is>
           <t>ID - 8431,  Про надання ТОВАРИСТВУ З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «ІНТЕРАГРОІНВЕСТ-2007» (далі - ТОВ «ІНТЕРАГРОІНВЕСТ-2007») дозволу на розробку проекту землеустрою щодо відведення земельної ділянки в</t>
         </is>
       </c>
       <c r="D96" t="s">
         <v>51</v>
       </c>
       <c r="E96" t="s">
         <v>45</v>
       </c>
       <c r="F96">
         <v>19</v>
       </c>
       <c r="G96">
         <v>0</v>
       </c>
       <c r="H96">
         <v>0</v>
       </c>
       <c r="I96" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J96" t="s" s="5">
@@ -12995,59 +12996,59 @@
       </c>
       <c r="AK96" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL96" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM96" t="s" s="5">
         <v>47</v>
       </c>
       <c r="AN96" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO96" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP96" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C97" t="inlineStr" s="4">
         <is>
           <t>ID - 8434,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на розроблення технічної документації із землеустрою щодо інвентаризації земель площею 0,3367 га для</t>
         </is>
       </c>
       <c r="D97" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E97" t="s">
         <v>45</v>
       </c>
       <c r="F97">
         <v>19</v>
       </c>
       <c r="G97">
         <v>0</v>
       </c>
       <c r="H97">
         <v>0</v>
       </c>
       <c r="I97" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J97" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K97" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L97" t="s" s="5">
         <v>47</v>
       </c>
@@ -13125,59 +13126,59 @@
       </c>
       <c r="AK97" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL97" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM97" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN97" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO97" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP97" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C98" t="inlineStr" s="4">
         <is>
           <t>ID - 8435,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на розроблення технічної документації із землеустрою щодо інвентаризації земель площею 0,0066 га для</t>
         </is>
       </c>
       <c r="D98" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E98" t="s">
         <v>45</v>
       </c>
       <c r="F98">
         <v>19</v>
       </c>
       <c r="G98">
         <v>0</v>
       </c>
       <c r="H98">
         <v>0</v>
       </c>
       <c r="I98" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J98" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K98" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L98" t="s" s="5">
         <v>47</v>
       </c>
@@ -13255,59 +13256,59 @@
       </c>
       <c r="AK98" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL98" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM98" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN98" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO98" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP98" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C99" t="inlineStr" s="4">
         <is>
           <t>ID - 8436,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на розроблення технічної документації із землеустрою щодо інвентаризації земель площею 0,0052 га для</t>
         </is>
       </c>
       <c r="D99" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E99" t="s">
         <v>45</v>
       </c>
       <c r="F99">
         <v>19</v>
       </c>
       <c r="G99">
         <v>0</v>
       </c>
       <c r="H99">
         <v>0</v>
       </c>
       <c r="I99" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J99" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K99" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L99" t="s" s="5">
         <v>47</v>
       </c>
@@ -13385,59 +13386,59 @@
       </c>
       <c r="AK99" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL99" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM99" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN99" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO99" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP99" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C100" t="inlineStr" s="4">
         <is>
           <t>ID - 8437,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на розроблення технічної документації із землеустрою щодо інвентаризації земель площею 0,0881 га для</t>
         </is>
       </c>
       <c r="D100" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E100" t="s">
         <v>45</v>
       </c>
       <c r="F100">
         <v>19</v>
       </c>
       <c r="G100">
         <v>0</v>
       </c>
       <c r="H100">
         <v>0</v>
       </c>
       <c r="I100" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J100" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K100" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L100" t="s" s="5">
         <v>47</v>
       </c>
@@ -13515,59 +13516,59 @@
       </c>
       <c r="AK100" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL100" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM100" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN100" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO100" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP100" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C101" t="inlineStr" s="4">
         <is>
           <t>ID - 8438,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на розроблення технічної документації із землеустрою щодо інвентаризації земель площею 0,0210 га для</t>
         </is>
       </c>
       <c r="D101" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E101" t="s">
         <v>45</v>
       </c>
       <c r="F101">
         <v>19</v>
       </c>
       <c r="G101">
         <v>0</v>
       </c>
       <c r="H101">
         <v>0</v>
       </c>
       <c r="I101" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J101" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K101" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L101" t="s" s="5">
         <v>47</v>
       </c>
@@ -13645,59 +13646,59 @@
       </c>
       <c r="AK101" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL101" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM101" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN101" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO101" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP101" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C102" t="inlineStr" s="4">
         <is>
           <t>ID - 8439,  Про надання Виконавчому комітету Обухівської міської ради Київської області дозволу на розроблення технічної документації із землеустрою щодо інвентаризації земель площею 0,0174 га для</t>
         </is>
       </c>
       <c r="D102" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E102" t="s">
         <v>45</v>
       </c>
       <c r="F102">
         <v>19</v>
       </c>
       <c r="G102">
         <v>0</v>
       </c>
       <c r="H102">
         <v>0</v>
       </c>
       <c r="I102" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J102" t="s" s="5">
         <v>46</v>
       </c>
       <c r="K102" t="s" s="5">
         <v>47</v>
       </c>
       <c r="L102" t="s" s="5">
         <v>47</v>
       </c>
@@ -13775,51 +13776,51 @@
       </c>
       <c r="AK102" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AL102" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM102" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN102" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AO102" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AP102" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C103" t="inlineStr" s="4">
         <is>
           <t>ID - 8443,  Про внесення змін до рішення Обухівської міської ради Київської області від 22.12.2022 № 718-36-VIII “Про бюджет Обухівської міської територіальної громади на 2023 рік ”</t>
         </is>
       </c>
       <c r="D103" t="s">
         <v>51</v>
       </c>
       <c r="E103" t="s">
         <v>45</v>
       </c>
       <c r="F103">
         <v>21</v>
       </c>
       <c r="G103">
         <v>0</v>
       </c>
       <c r="H103">
         <v>0</v>
       </c>
       <c r="I103" t="s" s="5">
         <v>46</v>
       </c>
       <c r="J103" t="s" s="5">