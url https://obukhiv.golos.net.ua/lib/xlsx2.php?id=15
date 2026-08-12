--- v0 (2026-02-04)
+++ v1 (2026-08-12)
@@ -35,165 +35,165 @@
   <si>
     <t>uid</t>
   </si>
   <si>
     <t>voteTimestamp</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>type</t>
   </si>
   <si>
     <t>result</t>
   </si>
   <si>
     <t>za</t>
   </si>
   <si>
     <t>prt</t>
   </si>
   <si>
     <t>utr</t>
   </si>
   <si>
+    <t>Levchenko Oleksandr Mykolayovych</t>
+  </si>
+  <si>
+    <t>Yatsun Bohdan Ivanovych</t>
+  </si>
+  <si>
+    <t>Ulyanich Alina Oleksandrivna</t>
+  </si>
+  <si>
+    <t>Strohyy Dmytro Petrovych</t>
+  </si>
+  <si>
+    <t>Satko Oleksandr Vasylovych</t>
+  </si>
+  <si>
+    <t>Protsun Svitlana Mykolayivna</t>
+  </si>
+  <si>
+    <t>Pidtilok Mykola Petrovych</t>
+  </si>
+  <si>
+    <t>Patsuryna Hryhoriy Petrovych</t>
+  </si>
+  <si>
+    <t>Payenko Olena Vasylivna</t>
+  </si>
+  <si>
+    <t>Muzychko Serhiy Oleksiyovych</t>
+  </si>
+  <si>
+    <t>Mostypanyuk Yuriy Yuriyovych</t>
+  </si>
+  <si>
+    <t>Milkevych Oleksandr Svyatoslavovych</t>
+  </si>
+  <si>
+    <t>Myshko Bohdan Arkadiyovych</t>
+  </si>
+  <si>
+    <t>Melnyk Nataliya Mykolayivna</t>
+  </si>
+  <si>
+    <t>Malyshev Viktor Oleksandrovych</t>
+  </si>
+  <si>
+    <t>Luk`yanenko Oleksandr Ivanovych</t>
+  </si>
+  <si>
+    <t>Lytovchenko Petro Volodymyrovych</t>
+  </si>
+  <si>
+    <t>Klochko Serhiy Mykolayovych</t>
+  </si>
+  <si>
+    <t>Kiyanchenko Anatoliy Mykhaylovych</t>
+  </si>
+  <si>
+    <t>Karamash Mykola Mykolayovych</t>
+  </si>
+  <si>
+    <t>Kabanets Serhiy Vasylovych</t>
+  </si>
+  <si>
+    <t>Ishchenko Olha Mykolayivna</t>
+  </si>
+  <si>
+    <t>Zus Oksana Petrivna</t>
+  </si>
+  <si>
+    <t>Hut Vitaliy Volodymyrovych</t>
+  </si>
+  <si>
+    <t>Ishchenko Viktoriya Viktorivna</t>
+  </si>
+  <si>
+    <t>Zborovska Olena Viktorivna</t>
+  </si>
+  <si>
+    <t>Derev`yanko Anna Vasylivna</t>
+  </si>
+  <si>
+    <t>Davitidze Paata Huramovych</t>
+  </si>
+  <si>
+    <t>Hryshchenok Nataliya Volodymyrivna</t>
+  </si>
+  <si>
+    <t>Herashchenko Volodymyr Mykolayovych</t>
+  </si>
+  <si>
+    <t>Helya Viktor Mikheyovych</t>
+  </si>
+  <si>
+    <t>Vyakhiryev Maksym Olehovych</t>
+  </si>
+  <si>
+    <t>Vorobets Valeriy Ivanovych</t>
+  </si>
+  <si>
     <t>Antsupova Lidiya Yakivna</t>
   </si>
   <si>
-    <t>Vorobets Valeriy Ivanovych</t>
-[...97 lines deleted...]
-  <si>
     <t>21.03.17  10:30:26</t>
   </si>
   <si>
     <t>За основу</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
+    <t>За</t>
+  </si>
+  <si>
     <t>Відсут.</t>
-  </si>
-[...1 lines deleted...]
-    <t>За</t>
   </si>
   <si>
     <t>Не голос.</t>
   </si>
   <si>
     <t>21.03.17  10:17:11</t>
   </si>
   <si>
     <t>ID - 485,  Порядок денний</t>
   </si>
   <si>
     <t>В цілому</t>
   </si>
   <si>
     <t>21.03.17  10:16:36</t>
   </si>
   <si>
     <t>ID - 484,  Порядок денний</t>
   </si>
   <si>
     <t>21.03.17  10:33:25</t>
   </si>
 </sst>
 </file>
 
@@ -281,52 +281,52 @@
     <col min="16" max="16" width="15"/>
     <col min="17" max="17" width="15"/>
     <col min="18" max="18" width="15"/>
     <col min="19" max="19" width="15"/>
     <col min="20" max="20" width="15"/>
     <col min="21" max="21" width="15"/>
     <col min="22" max="22" width="15"/>
     <col min="23" max="23" width="15"/>
     <col min="24" max="24" width="15"/>
     <col min="25" max="25" width="15"/>
     <col min="26" max="26" width="15"/>
     <col min="27" max="27" width="15"/>
     <col min="28" max="28" width="15"/>
     <col min="29" max="29" width="15"/>
     <col min="30" max="30" width="15"/>
     <col min="31" max="31" width="15"/>
     <col min="32" max="32" width="15"/>
     <col min="33" max="33" width="15"/>
     <col min="34" max="34" width="15"/>
     <col min="35" max="35" width="15"/>
     <col min="36" max="36" width="15"/>
     <col min="37" max="37" width="15"/>
     <col min="38" max="38" width="15"/>
     <col min="39" max="39" width="15"/>
     <col min="40" max="40" width="15"/>
-    <col min="41" max="41" width="24"/>
-    <col min="42" max="42" width="33"/>
+    <col min="41" max="41" width="27"/>
+    <col min="42" max="42" width="25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
       <c r="G1" t="s" s="2">
         <v>6</v>
       </c>
       <c r="H1" t="s" s="2">
@@ -444,529 +444,529 @@
       </c>
       <c r="C2" t="inlineStr" s="4">
         <is>
           <t>ID - 486,  Про звернення до Президента України Петра Порошенка, Голови Верховної Ради України Андрія Парубія, Прем’єр-Міністра України Володимира Гройсмана</t>
         </is>
       </c>
       <c r="D2" t="s">
         <v>43</v>
       </c>
       <c r="E2" t="s">
         <v>44</v>
       </c>
       <c r="F2">
         <v>24</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
       <c r="H2">
         <v>0</v>
       </c>
       <c r="I2" t="s" s="5">
         <v>45</v>
       </c>
       <c r="J2" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="K2" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="L2" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="M2" t="s" s="5">
         <v>45</v>
       </c>
       <c r="N2" t="s" s="5">
         <v>46</v>
       </c>
       <c r="O2" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="P2" t="s" s="5">
         <v>46</v>
       </c>
       <c r="Q2" t="s" s="5">
         <v>45</v>
       </c>
       <c r="R2" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="S2" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="T2" t="s" s="5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="U2" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="V2" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="W2" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="X2" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Y2" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Z2" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AA2" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AB2" t="s" s="5">
         <v>47</v>
       </c>
-      <c r="X2" t="s" s="5">
-[...13 lines deleted...]
-      </c>
       <c r="AC2" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AD2" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AE2" t="s" s="5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AF2" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AG2" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AH2" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AI2" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AJ2" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AK2" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AL2" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM2" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AN2" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AO2" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AP2" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>48</v>
       </c>
       <c r="C3" t="s" s="4">
         <v>49</v>
       </c>
       <c r="D3" t="s">
         <v>50</v>
       </c>
       <c r="E3" t="s">
         <v>44</v>
       </c>
       <c r="F3">
         <v>24</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3" t="s" s="5">
         <v>45</v>
       </c>
       <c r="J3" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="K3" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="L3" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="M3" t="s" s="5">
         <v>45</v>
       </c>
       <c r="N3" t="s" s="5">
         <v>46</v>
       </c>
       <c r="O3" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="P3" t="s" s="5">
         <v>46</v>
       </c>
       <c r="Q3" t="s" s="5">
         <v>45</v>
       </c>
       <c r="R3" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="S3" t="s" s="5">
         <v>45</v>
       </c>
       <c r="T3" t="s" s="5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="U3" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="V3" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="W3" t="s" s="5">
         <v>46</v>
       </c>
       <c r="X3" t="s" s="5">
         <v>45</v>
       </c>
       <c r="Y3" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="Z3" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AA3" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AB3" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AC3" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AD3" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AE3" t="s" s="5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AF3" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AG3" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AH3" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AI3" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AJ3" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AK3" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AL3" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM3" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AN3" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AO3" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AP3" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>51</v>
       </c>
       <c r="C4" t="s" s="4">
         <v>52</v>
       </c>
       <c r="D4" t="s">
         <v>43</v>
       </c>
       <c r="E4" t="s">
         <v>44</v>
       </c>
       <c r="F4">
         <v>24</v>
       </c>
       <c r="G4">
         <v>0</v>
       </c>
       <c r="H4">
         <v>0</v>
       </c>
       <c r="I4" t="s" s="5">
         <v>45</v>
       </c>
       <c r="J4" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="K4" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="L4" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="M4" t="s" s="5">
         <v>45</v>
       </c>
       <c r="N4" t="s" s="5">
         <v>46</v>
       </c>
       <c r="O4" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="P4" t="s" s="5">
         <v>46</v>
       </c>
       <c r="Q4" t="s" s="5">
         <v>45</v>
       </c>
       <c r="R4" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="S4" t="s" s="5">
         <v>45</v>
       </c>
       <c r="T4" t="s" s="5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="U4" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="V4" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="W4" t="s" s="5">
         <v>46</v>
       </c>
       <c r="X4" t="s" s="5">
         <v>45</v>
       </c>
       <c r="Y4" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="Z4" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AA4" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AB4" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AC4" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AD4" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AE4" t="s" s="5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AF4" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AG4" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AH4" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AI4" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AJ4" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AK4" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AL4" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM4" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AN4" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AO4" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AP4" t="s" s="5">
         <v>46</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>53</v>
       </c>
       <c r="C5" t="inlineStr" s="4">
         <is>
           <t>ID - 487,  Про звернення до Президента України Петра Порошенка, Голови Верховної Ради України Андрія Парубія, Прем’єр-Міністра України Володимира Гройсмана</t>
         </is>
       </c>
       <c r="D5" t="s">
         <v>50</v>
       </c>
       <c r="E5" t="s">
         <v>44</v>
       </c>
       <c r="F5">
         <v>24</v>
       </c>
       <c r="G5">
         <v>0</v>
       </c>
       <c r="H5">
         <v>0</v>
       </c>
       <c r="I5" t="s" s="5">
         <v>45</v>
       </c>
       <c r="J5" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="K5" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="L5" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="M5" t="s" s="5">
         <v>45</v>
       </c>
       <c r="N5" t="s" s="5">
         <v>46</v>
       </c>
       <c r="O5" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="P5" t="s" s="5">
         <v>46</v>
       </c>
       <c r="Q5" t="s" s="5">
         <v>45</v>
       </c>
       <c r="R5" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="S5" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="T5" t="s" s="5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="U5" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="V5" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="W5" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="X5" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Y5" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="Z5" t="s" s="5">
+        <v>45</v>
+      </c>
+      <c r="AA5" t="s" s="5">
+        <v>46</v>
+      </c>
+      <c r="AB5" t="s" s="5">
         <v>47</v>
       </c>
-      <c r="X5" t="s" s="5">
-[...13 lines deleted...]
-      </c>
       <c r="AC5" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AD5" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AE5" t="s" s="5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AF5" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AG5" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AH5" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AI5" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AJ5" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AK5" t="s" s="5">
         <v>45</v>
       </c>
       <c r="AL5" t="s" s="5">
         <v>46</v>
       </c>
       <c r="AM5" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AN5" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AO5" t="s" s="5">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AP5" t="s" s="5">
         <v>46</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>